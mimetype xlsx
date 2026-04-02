--- v2 (2026-02-14)
+++ v3 (2026-04-02)
@@ -749,31 +749,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/14/2026 04:44:19</dc:description>
+  <dc:description>Export en date du 04/03/2026 00:01:05</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>