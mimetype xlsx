--- v3 (2026-04-02)
+++ v4 (2026-04-02)
@@ -749,31 +749,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/03/2026 00:01:05</dc:description>
+  <dc:description>Export en date du 04/03/2026 01:16:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>