--- v4 (2026-04-02)
+++ v5 (2026-05-24)
@@ -749,31 +749,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/03/2026 01:16:31</dc:description>
+  <dc:description>Export en date du 05/24/2026 20:29:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>