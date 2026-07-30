--- v5 (2026-05-24)
+++ v6 (2026-07-30)
@@ -106,60 +106,60 @@
   <si>
     <t>RS7014</t>
   </si>
   <si>
     <t>Appliquer les techniques de prothésie ongulaire</t>
   </si>
   <si>
     <t>31/01/2028</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>RS7238</t>
   </si>
   <si>
     <t>Appliquer les techniques d'extensions de cils</t>
   </si>
   <si>
     <t>18/07/2027</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
-    <t>RS7351</t>
-[...8 lines deleted...]
-    <t>27/10/2025</t>
+    <t>RS7643</t>
+  </si>
+  <si>
+    <t>Développer l’activité commerciale par les réseaux sociaux</t>
+  </si>
+  <si>
+    <t>26/06/2029</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -686,51 +686,51 @@
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1">
         <v>94897956200014</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -749,31 +749,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/24/2026 20:29:11</dc:description>
+  <dc:description>Export en date du 07/30/2026 02:17:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>