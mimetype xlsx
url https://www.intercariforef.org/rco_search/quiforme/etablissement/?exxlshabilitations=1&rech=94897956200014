--- v6 (2026-07-30)
+++ v7 (2026-09-13)
@@ -749,31 +749,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/30/2026 02:17:18</dc:description>
+  <dc:description>Export en date du 09/13/2026 09:38:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>