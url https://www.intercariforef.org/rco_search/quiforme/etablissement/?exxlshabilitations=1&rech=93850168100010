--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -5288,31 +5288,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/21/2026 23:02:03</dc:description>
+  <dc:description>Export en date du 05/06/2026 21:01:50</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>