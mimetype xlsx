--- v3 (2026-05-06)
+++ v4 (2026-06-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP34822</t>
   </si>
   <si>
@@ -1021,96 +1021,153 @@
   <si>
     <t>RNCP41623</t>
   </si>
   <si>
     <t>BUT Techniques de commercialisation : Marketing digital, e-business et entrepreneuriat</t>
   </si>
   <si>
     <t>RNCP41624</t>
   </si>
   <si>
     <t>BUT Techniques de commercialisation : Marketing et management du point de vente</t>
   </si>
   <si>
     <t>RNCP41949</t>
   </si>
   <si>
     <t>31/08/2031</t>
   </si>
   <si>
     <t>RNCP41950</t>
   </si>
   <si>
     <t>RNCP41951</t>
   </si>
   <si>
+    <t>RNCP42353</t>
+  </si>
+  <si>
+    <t>02/04/2031</t>
+  </si>
+  <si>
+    <t>RNCP42354</t>
+  </si>
+  <si>
+    <t>RNCP42355</t>
+  </si>
+  <si>
+    <t>RNCP42356</t>
+  </si>
+  <si>
+    <t>RNCP42357</t>
+  </si>
+  <si>
+    <t>RNCP42358</t>
+  </si>
+  <si>
+    <t>RNCP42362</t>
+  </si>
+  <si>
+    <t>RNCP42364</t>
+  </si>
+  <si>
+    <t>RNCP42368</t>
+  </si>
+  <si>
+    <t>RNCP42408</t>
+  </si>
+  <si>
+    <t>Licence Professionnelle Métiers du BTP : bâtiment et construction</t>
+  </si>
+  <si>
     <t>RS5199</t>
   </si>
   <si>
     <t>Certificat Voltaire</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>29/05/2020</t>
   </si>
   <si>
     <t>RS6151</t>
   </si>
   <si>
     <t>Test TOEIC (Test of English for International Communication)</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>24/10/2022</t>
   </si>
   <si>
     <t>RS6489</t>
   </si>
   <si>
     <t>Gestion du fait religieux et laïcité –Laïcité, religion et citoyenneté (DU)</t>
   </si>
   <si>
     <t>21/12/2027</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>RS7229</t>
   </si>
   <si>
     <t>Certification TOEIC 4 compétences (écouter, parler, lire et écrire)</t>
   </si>
   <si>
     <t>18/07/2030</t>
   </si>
   <si>
     <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>RS7519</t>
+  </si>
+  <si>
+    <t>Développer et mettre en œuvre les compétences spécifiques en prévention et santé au travail dans les missions d’un infirmier</t>
+  </si>
+  <si>
+    <t>27/02/2029</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>RS7561</t>
+  </si>
+  <si>
+    <t>Prévenir et prendre en charge les addictions (DU)</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1444,51 +1501,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H164"/>
+  <dimension ref="A1:H176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -5150,132 +5207,408 @@
       </c>
       <c r="C160" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>332</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>335</v>
       </c>
       <c r="C161" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
         <v>336</v>
       </c>
-      <c r="D161" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G161" s="2" t="s">
-        <v>338</v>
+        <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>340</v>
+        <v>88</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>342</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>344</v>
+        <v>90</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>346</v>
+        <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B164" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B171" s="2" t="s">
         <v>347</v>
       </c>
-      <c r="C164" s="2" t="s">
+      <c r="C171" s="2" t="s">
         <v>348</v>
       </c>
-      <c r="D164" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F164" s="2" t="s">
+      <c r="D171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="G164" s="2" t="s">
+      <c r="G171" s="2" t="s">
         <v>350</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -5288,31 +5621,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/06/2026 21:01:50</dc:description>
+  <dc:description>Export en date du 06/26/2026 12:54:50</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>