--- v4 (2026-06-26)
+++ v5 (2026-08-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP34822</t>
   </si>
   <si>
@@ -1055,50 +1055,53 @@
     <t>RNCP42355</t>
   </si>
   <si>
     <t>RNCP42356</t>
   </si>
   <si>
     <t>RNCP42357</t>
   </si>
   <si>
     <t>RNCP42358</t>
   </si>
   <si>
     <t>RNCP42362</t>
   </si>
   <si>
     <t>RNCP42364</t>
   </si>
   <si>
     <t>RNCP42368</t>
   </si>
   <si>
     <t>RNCP42408</t>
   </si>
   <si>
     <t>Licence Professionnelle Métiers du BTP : bâtiment et construction</t>
+  </si>
+  <si>
+    <t>RNCP42596</t>
   </si>
   <si>
     <t>RS5199</t>
   </si>
   <si>
     <t>Certificat Voltaire</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>29/05/2020</t>
   </si>
   <si>
     <t>RS6151</t>
   </si>
   <si>
     <t>Test TOEIC (Test of English for International Communication)</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>24/10/2022</t>
   </si>
@@ -1501,51 +1504,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H176"/>
+  <dimension ref="A1:H177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -5437,178 +5440,201 @@
       </c>
       <c r="C170" s="2" t="s">
         <v>346</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>332</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>347</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>348</v>
+        <v>224</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>350</v>
+        <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B172" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="G172" s="2" t="s">
         <v>351</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B173" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="G173" s="2" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B174" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="G174" s="2" t="s">
         <v>359</v>
-      </c>
-[...13 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B175" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="G175" s="2" t="s">
         <v>363</v>
-      </c>
-[...13 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B176" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="G176" s="2" t="s">
         <v>367</v>
       </c>
-      <c r="C176" s="2" t="s">
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="1">
+        <v>93850168100010</v>
+      </c>
+      <c r="B177" s="2" t="s">
         <v>368</v>
       </c>
-      <c r="D176" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F176" s="2" t="s">
+      <c r="C177" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="G176" s="2" t="s">
-        <v>369</v>
+      <c r="G177" s="2" t="s">
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -5621,31 +5647,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/26/2026 12:54:50</dc:description>
+  <dc:description>Export en date du 08/12/2026 18:55:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>