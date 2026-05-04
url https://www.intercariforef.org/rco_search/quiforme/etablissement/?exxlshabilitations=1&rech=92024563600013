--- v2 (2026-03-18)
+++ v3 (2026-05-04)
@@ -292,59 +292,50 @@
   <si>
     <t>Automatiser des processus dans les applications Microsoft Office avec VBA (Tosa)</t>
   </si>
   <si>
     <t>RS6964</t>
   </si>
   <si>
     <t>Rédiger et mettre en forme des documents professionnels avec Word (Tosa)</t>
   </si>
   <si>
     <t>RS6965</t>
   </si>
   <si>
     <t>Créer et gérer des sites web avec WordPress (Tosa)</t>
   </si>
   <si>
     <t>RS6982</t>
   </si>
   <si>
     <t>Exploiter un drone dans un cadre professionnel</t>
   </si>
   <si>
     <t>18/12/2026</t>
   </si>
   <si>
-    <t>RS7013</t>
-[...7 lines deleted...]
-  <si>
     <t>RS7096</t>
   </si>
   <si>
     <t>Développer des bases de données relationnelles avec Access (Tosa)</t>
   </si>
   <si>
     <t>28/03/2028</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>RS7256</t>
   </si>
   <si>
     <t>Exploiter les fonctionnalités de Microsoft Excel pour la gestion et l'analyse des données (Tosa)</t>
   </si>
   <si>
     <t>24/09/2028</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>RS7300</t>
@@ -353,50 +344,59 @@
     <t>Monter des vidéos professionnelles et optimisées avec de l'animation 2D</t>
   </si>
   <si>
     <t>24/09/2030</t>
   </si>
   <si>
     <t>RS7311</t>
   </si>
   <si>
     <t>Améliorer l’efficacité de sa TPE à l’aide de l’IA</t>
   </si>
   <si>
     <t>24/09/2027</t>
   </si>
   <si>
     <t>RS7373</t>
   </si>
   <si>
     <t>Visualiser, analyser et optimiser les données avec Power BI (Tosa)</t>
   </si>
   <si>
     <t>27/11/2030</t>
   </si>
   <si>
     <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>RS7552</t>
+  </si>
+  <si>
+    <t>01/04/2029</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1538,172 +1538,172 @@
       </c>
       <c r="C34" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1">
         <v>92024563600013</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1">
         <v>92024563600013</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1">
         <v>92024563600013</v>
       </c>
       <c r="B37" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G37" s="2" t="s">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1">
         <v>92024563600013</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1">
         <v>92024563600013</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1">
         <v>92024563600013</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>110</v>
+        <v>57</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -1722,31 +1722,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/18/2026 04:36:46</dc:description>
+  <dc:description>Export en date du 05/04/2026 14:41:38</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>