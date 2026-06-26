--- v3 (2026-05-04)
+++ v4 (2026-06-26)
@@ -1722,31 +1722,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/04/2026 14:41:38</dc:description>
+  <dc:description>Export en date du 06/26/2026 07:48:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>