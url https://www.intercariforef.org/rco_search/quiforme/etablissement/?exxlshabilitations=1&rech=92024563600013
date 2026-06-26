--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1722,31 +1722,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/26/2026 07:48:14</dc:description>
+  <dc:description>Export en date du 06/26/2026 08:55:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>