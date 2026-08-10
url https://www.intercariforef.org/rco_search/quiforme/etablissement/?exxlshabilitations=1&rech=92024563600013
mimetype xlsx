--- v5 (2026-06-26)
+++ v6 (2026-08-10)
@@ -1722,31 +1722,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/26/2026 08:55:01</dc:description>
+  <dc:description>Export en date du 08/10/2026 13:48:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>