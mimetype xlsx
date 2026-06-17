--- v5 (2026-05-03)
+++ v6 (2026-06-17)
@@ -151,66 +151,66 @@
   <si>
     <t>Assistant en ressources humaines</t>
   </si>
   <si>
     <t>20/09/2028</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>RNCP40377</t>
   </si>
   <si>
     <t>Chargé de marketing digital et e-commerce</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>28/03/2028</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
-    <t>RNCP41132</t>
-[...7 lines deleted...]
-  <si>
     <t>RNCP41485</t>
   </si>
   <si>
     <t>27/10/2028</t>
   </si>
   <si>
     <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>RNCP41960</t>
+  </si>
+  <si>
+    <t>27/02/2028</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -800,74 +800,74 @@
       </c>
       <c r="C10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1">
         <v>90050542100017</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1">
         <v>90050542100017</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -892,31 +892,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/03/2026 20:01:55</dc:description>
+  <dc:description>Export en date du 06/18/2026 01:26:12</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>