--- v6 (2026-06-17)
+++ v7 (2026-08-03)
@@ -892,31 +892,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/18/2026 01:26:12</dc:description>
+  <dc:description>Export en date du 08/03/2026 02:55:53</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>