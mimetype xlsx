--- v3 (2026-03-25)
+++ v4 (2026-05-13)
@@ -1298,31 +1298,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/25/2026 12:53:07</dc:description>
+  <dc:description>Export en date du 05/13/2026 18:15:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>