--- v4 (2026-05-13)
+++ v5 (2026-06-27)
@@ -1298,31 +1298,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/13/2026 18:15:21</dc:description>
+  <dc:description>Export en date du 06/27/2026 22:22:35</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>