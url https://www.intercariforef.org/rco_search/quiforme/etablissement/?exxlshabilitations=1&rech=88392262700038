--- v5 (2026-06-27)
+++ v6 (2026-08-24)
@@ -184,63 +184,63 @@
   <si>
     <t>29/07/2029</t>
   </si>
   <si>
     <t>RNCP38676</t>
   </si>
   <si>
     <t>TP Manager d'unité marchande</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>RNCP40298</t>
   </si>
   <si>
     <t>01/09/2026</t>
   </si>
   <si>
     <t>RNCP40375</t>
   </si>
   <si>
     <t>Agent de sécurité et de surveillance humaine</t>
   </si>
   <si>
+    <t>28/03/2027</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>RNCP40385</t>
+  </si>
+  <si>
+    <t>Dirigeant d'entreprise de sécurité privée</t>
+  </si>
+  <si>
     <t>FAUX</t>
-  </si>
-[...10 lines deleted...]
-    <t>Dirigeant d'entreprise de sécurité privée</t>
   </si>
   <si>
     <t>RNCP41366</t>
   </si>
   <si>
     <t>04/11/2027</t>
   </si>
   <si>
     <t>RNCP41852</t>
   </si>
   <si>
     <t>15/02/2029</t>
   </si>
   <si>
     <t>RS5641</t>
   </si>
   <si>
     <t>Service de sécurité incendie et d'assistance aux personnes (SSIAP) niveau 1</t>
   </si>
   <si>
     <t>31/12/2026</t>
   </si>
   <si>
     <t>RS5642</t>
   </si>
@@ -1051,80 +1051,80 @@
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1">
         <v>88392262700038</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="G18" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1">
         <v>88392262700038</v>
       </c>
       <c r="B19" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="C19" s="2" t="s">
+      <c r="D19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="D19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1">
         <v>88392262700038</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1143,97 +1143,97 @@
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1">
         <v>88392262700038</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1">
         <v>88392262700038</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1">
         <v>88392262700038</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1">
         <v>88392262700038</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
@@ -1298,31 +1298,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/27/2026 22:22:35</dc:description>
+  <dc:description>Export en date du 08/24/2026 19:51:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>