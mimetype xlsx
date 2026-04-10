--- v3 (2026-02-24)
+++ v4 (2026-04-10)
@@ -4910,31 +4910,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/24/2026 13:25:15</dc:description>
+  <dc:description>Export en date du 04/10/2026 18:21:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>