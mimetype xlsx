--- v4 (2026-04-10)
+++ v5 (2026-05-25)
@@ -4910,31 +4910,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/10/2026 18:21:21</dc:description>
+  <dc:description>Export en date du 05/25/2026 20:38:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>