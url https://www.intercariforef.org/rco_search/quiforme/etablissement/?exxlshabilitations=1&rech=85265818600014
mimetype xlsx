--- v5 (2026-05-25)
+++ v6 (2026-07-26)
@@ -532,75 +532,75 @@
   <si>
     <t>RNCP37268</t>
   </si>
   <si>
     <t>CQP Agent de contrôle qualité dans l'industrie</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>25/01/2023</t>
   </si>
   <si>
     <t>RNCP37529</t>
   </si>
   <si>
     <t>Technicien spécialisé en maintenance avancée</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>RNCP37870</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’université de Dijon (ESIREM), spécialité Electronique et Systèmes numériques</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Electronique et Systèmes numériques</t>
   </si>
   <si>
     <t>RNCP37881</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’université de Dijon (ESIREM), spécialité Informatique et Réseaux</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Informatique et Réseaux</t>
   </si>
   <si>
     <t>31/10/2026</t>
   </si>
   <si>
     <t>RNCP37882</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’université de Dijon (ESIREM), spécialité Matériaux</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Matériaux</t>
   </si>
   <si>
     <t>31/01/2028</t>
   </si>
   <si>
     <t>RNCP37944</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’université de Dijon (ESIREM), spécialité Robotique</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Robotique</t>
   </si>
   <si>
     <t>31/08/2028</t>
   </si>
   <si>
     <t>RNCP38467</t>
   </si>
   <si>
     <t>CQP Chargé d'intégration de la productique industrielle</t>
   </si>
   <si>
     <t>21/12/2026</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>RNCP38515</t>
   </si>
   <si>
     <t>CQP Conducteur d'équipements industriels</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
@@ -4910,31 +4910,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/25/2026 20:38:04</dc:description>
+  <dc:description>Export en date du 07/26/2026 11:00:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>