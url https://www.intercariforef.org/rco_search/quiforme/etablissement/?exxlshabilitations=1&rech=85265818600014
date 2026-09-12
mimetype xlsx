--- v6 (2026-07-26)
+++ v7 (2026-09-12)
@@ -532,75 +532,75 @@
   <si>
     <t>RNCP37268</t>
   </si>
   <si>
     <t>CQP Agent de contrôle qualité dans l'industrie</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>25/01/2023</t>
   </si>
   <si>
     <t>RNCP37529</t>
   </si>
   <si>
     <t>Technicien spécialisé en maintenance avancée</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>RNCP37870</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Electronique et Systèmes numériques</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe, spécialité Electronique et Systèmes numériques</t>
   </si>
   <si>
     <t>RNCP37881</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Informatique et Réseaux</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe, spécialité Informatique et Réseaux</t>
   </si>
   <si>
     <t>31/10/2026</t>
   </si>
   <si>
     <t>RNCP37882</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Matériaux</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe, spécialité Matériaux</t>
   </si>
   <si>
     <t>31/01/2028</t>
   </si>
   <si>
     <t>RNCP37944</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Robotique</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe, spécialité Robotique</t>
   </si>
   <si>
     <t>31/08/2028</t>
   </si>
   <si>
     <t>RNCP38467</t>
   </si>
   <si>
     <t>CQP Chargé d'intégration de la productique industrielle</t>
   </si>
   <si>
     <t>21/12/2026</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>RNCP38515</t>
   </si>
   <si>
     <t>CQP Conducteur d'équipements industriels</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
@@ -4910,31 +4910,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/26/2026 11:00:39</dc:description>
+  <dc:description>Export en date du 09/12/2026 21:17:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>