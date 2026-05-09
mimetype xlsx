--- v3 (2026-03-25)
+++ v4 (2026-05-09)
@@ -688,31 +688,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/25/2026 09:53:12</dc:description>
+  <dc:description>Export en date du 05/09/2026 12:01:05</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>