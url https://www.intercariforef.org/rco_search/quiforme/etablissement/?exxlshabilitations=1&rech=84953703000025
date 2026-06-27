--- v4 (2026-05-09)
+++ v5 (2026-06-27)
@@ -46,63 +46,63 @@
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP35209</t>
   </si>
   <si>
     <t>Responsable marketing et commercial spécialisé en acquisition numérique</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>FAUX</t>
+  </si>
+  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>RNCP36502</t>
   </si>
   <si>
     <t>Manager d'Affaires</t>
-  </si>
-[...1 lines deleted...]
-    <t>FAUX</t>
   </si>
   <si>
     <t>01/06/2024</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>RNCP37098</t>
   </si>
   <si>
     <t>TP Conseiller de vente</t>
   </si>
   <si>
     <t>25/01/2028</t>
   </si>
   <si>
     <t>Non renseignée</t>
   </si>
   <si>
     <t>RNCP37995</t>
   </si>
   <si>
     <t>Manager marketing et commercial spécialisé en acquisition numérique</t>
   </si>
@@ -533,74 +533,74 @@
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1">
         <v>84953703000025</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1">
         <v>84953703000025</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1">
         <v>84953703000025</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
@@ -625,51 +625,51 @@
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
         <v>84953703000025</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -688,31 +688,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/09/2026 12:01:05</dc:description>
+  <dc:description>Export en date du 06/27/2026 13:28:53</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>