--- v5 (2026-06-27)
+++ v6 (2026-08-12)
@@ -46,63 +46,63 @@
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP35209</t>
   </si>
   <si>
     <t>Responsable marketing et commercial spécialisé en acquisition numérique</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>20/01/2026</t>
+  </si>
+  <si>
+    <t>20/01/2021</t>
+  </si>
+  <si>
+    <t>RNCP36502</t>
+  </si>
+  <si>
+    <t>Manager d'Affaires</t>
+  </si>
+  <si>
     <t>FAUX</t>
-  </si>
-[...10 lines deleted...]
-    <t>Manager d'Affaires</t>
   </si>
   <si>
     <t>01/06/2024</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>RNCP37098</t>
   </si>
   <si>
     <t>TP Conseiller de vente</t>
   </si>
   <si>
     <t>25/01/2028</t>
   </si>
   <si>
     <t>Non renseignée</t>
   </si>
   <si>
     <t>RNCP37995</t>
   </si>
   <si>
     <t>Manager marketing et commercial spécialisé en acquisition numérique</t>
   </si>
@@ -533,74 +533,74 @@
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1">
         <v>84953703000025</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="G2" s="2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1">
         <v>84953703000025</v>
       </c>
       <c r="B3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1">
         <v>84953703000025</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
@@ -625,51 +625,51 @@
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
         <v>84953703000025</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -688,31 +688,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/27/2026 13:28:53</dc:description>
+  <dc:description>Export en date du 08/12/2026 04:06:36</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>