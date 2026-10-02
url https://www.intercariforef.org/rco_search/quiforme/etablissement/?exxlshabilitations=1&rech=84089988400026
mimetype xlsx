--- v5 (2026-08-10)
+++ v6 (2026-10-02)
@@ -106,75 +106,75 @@
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>RNCP38002</t>
   </si>
   <si>
     <t>20/09/2028</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>RNCP40298</t>
   </si>
   <si>
     <t>01/09/2026</t>
   </si>
   <si>
     <t>RNCP40385</t>
   </si>
   <si>
     <t>Dirigeant d'entreprise de sécurité privée</t>
   </si>
   <si>
+    <t>28/03/2027</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>RNCP40552</t>
+  </si>
+  <si>
+    <t>Directeur d'entreprises de sécurité privée</t>
+  </si>
+  <si>
+    <t>30/04/2028</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>RS5637</t>
+  </si>
+  <si>
+    <t>Habilitation pour l’accès à la profession de conducteur de voiture de transport avec chauffeur (VTC)</t>
+  </si>
+  <si>
     <t>FAUX</t>
-  </si>
-[...22 lines deleted...]
-    <t>Habilitation pour l’accès à la profession de conducteur de voiture de transport avec chauffeur (VTC)</t>
   </si>
   <si>
     <t>31/12/2026</t>
   </si>
   <si>
     <t>RS5641</t>
   </si>
   <si>
     <t>Service de sécurité incendie et d'assistance aux personnes (SSIAP) niveau 1</t>
   </si>
   <si>
     <t>RS5642</t>
   </si>
   <si>
     <t>Service de sécurité incendie et d'assistance aux personnes (SSIAP) niveau 2</t>
   </si>
   <si>
     <t>RS5643</t>
   </si>
   <si>
     <t>Service de sécurité incendie et d'assistance aux personnes (SSIAP) niveau 3</t>
   </si>
   <si>
     <t>RS5801</t>
   </si>
@@ -779,166 +779,166 @@
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1">
         <v>84089988400026</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1">
         <v>84089988400026</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="D9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1">
         <v>84089988400026</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="D10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1">
         <v>84089988400026</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1">
         <v>84089988400026</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1">
         <v>84089988400026</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1">
         <v>84089988400026</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
@@ -989,54 +989,54 @@
       </c>
       <c r="F16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1">
         <v>84089988400026</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1">
         <v>84089988400026</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1095,31 +1095,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 08/10/2026 19:50:54</dc:description>
+  <dc:description>Export en date du 10/02/2026 22:12:08</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>