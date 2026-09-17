--- v5 (2026-07-31)
+++ v6 (2026-09-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP34167</t>
   </si>
   <si>
@@ -679,65 +679,62 @@
   <si>
     <t>RS6962</t>
   </si>
   <si>
     <t>Programmer et automatiser des tâches avec Python (Tosa)</t>
   </si>
   <si>
     <t>RS6963</t>
   </si>
   <si>
     <t>Automatiser des processus dans les applications Microsoft Office avec VBA (Tosa)</t>
   </si>
   <si>
     <t>RS6964</t>
   </si>
   <si>
     <t>Rédiger et mettre en forme des documents professionnels avec Word (Tosa)</t>
   </si>
   <si>
     <t>RS6965</t>
   </si>
   <si>
     <t>Créer et gérer des sites web avec WordPress (Tosa)</t>
   </si>
   <si>
-    <t>RS7076</t>
+    <t>RS7093</t>
+  </si>
+  <si>
+    <t>ITIL Foundation - Optimisation des opérations IT avec les besoins stratégiques de l’entreprise</t>
   </si>
   <si>
     <t>28/02/2028</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
-    <t>RS7093</t>
-[...4 lines deleted...]
-  <si>
     <t>RS7096</t>
   </si>
   <si>
     <t>Développer des bases de données relationnelles avec Access (Tosa)</t>
   </si>
   <si>
     <t>28/03/2028</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>RS7256</t>
   </si>
   <si>
     <t>Exploiter les fonctionnalités de Microsoft Excel pour la gestion et l'analyse des données (Tosa)</t>
   </si>
   <si>
     <t>24/09/2028</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>RS7266</t>
@@ -758,50 +755,62 @@
     <t>RS7373</t>
   </si>
   <si>
     <t>Visualiser, analyser et optimiser les données avec Power BI (Tosa)</t>
   </si>
   <si>
     <t>27/11/2030</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>RS7478</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>RS7498</t>
   </si>
   <si>
     <t>28/01/2029</t>
   </si>
   <si>
     <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>RS7617</t>
+  </si>
+  <si>
+    <t>PRINCE2 – gestion de projet – niveau praticien</t>
+  </si>
+  <si>
+    <t>26/06/2031</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>RS7681</t>
   </si>
   <si>
     <t>17/07/2029</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3079,270 +3088,270 @@
       </c>
       <c r="C83" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1">
         <v>82815451800025</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>221</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>69</v>
+        <v>222</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1">
         <v>82815451800025</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1">
         <v>82815451800025</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1">
         <v>82815451800025</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C87" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="D87" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F87" s="2" t="s">
+      <c r="G87" s="2" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1">
         <v>82815451800025</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="G88" s="2" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1">
         <v>82815451800025</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1">
         <v>82815451800025</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>240</v>
+        <v>161</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>241</v>
+        <v>37</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1">
         <v>82815451800025</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>37</v>
+        <v>245</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1">
         <v>82815451800025</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>165</v>
+        <v>248</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1">
         <v>82815451800025</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -3355,31 +3364,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/31/2026 03:53:16</dc:description>
+  <dc:description>Export en date du 09/17/2026 09:02:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>