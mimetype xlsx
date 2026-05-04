--- v2 (2026-02-22)
+++ v3 (2026-05-04)
@@ -127,59 +127,50 @@
   <si>
     <t>TP installateur dépanneur en informatique</t>
   </si>
   <si>
     <t>23/06/2024</t>
   </si>
   <si>
     <t>RNCP35189</t>
   </si>
   <si>
     <t>TP Installateur thermique et sanitaire</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>RNCP35509</t>
   </si>
   <si>
     <t>TP Carreleur-chapiste</t>
   </si>
   <si>
     <t>23/05/2026</t>
   </si>
   <si>
-    <t>RNCP35510</t>
-[...7 lines deleted...]
-  <si>
     <t>RNCP35633</t>
   </si>
   <si>
     <t>TP Gestionnaire de paie</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>RNCP36257</t>
   </si>
   <si>
     <t>TP Peintre en bâtiment</t>
   </si>
   <si>
     <t>18/08/2027</t>
   </si>
   <si>
     <t>RNCP36804</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>RNCP36805</t>
@@ -308,50 +299,59 @@
     <t>01/09/2030</t>
   </si>
   <si>
     <t>RNCP40800</t>
   </si>
   <si>
     <t>TP Secrétaire assistant médico-administratif</t>
   </si>
   <si>
     <t>RNCP4113</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>RNCP41239</t>
   </si>
   <si>
     <t>TP Chargé d'accueil et de gestion administrative</t>
   </si>
   <si>
     <t>30/09/2030</t>
+  </si>
+  <si>
+    <t>RNCP41909</t>
+  </si>
+  <si>
+    <t>TP Plombier chauffagiste</t>
+  </si>
+  <si>
+    <t>02/03/2031</t>
   </si>
   <si>
     <t>RNCP5881</t>
   </si>
   <si>
     <t>RS5629</t>
   </si>
   <si>
     <t>Certificat de formation de conducteur ADR (habilitation)</t>
   </si>
   <si>
     <t>31/12/2026</t>
   </si>
   <si>
     <t>RS5631</t>
   </si>
   <si>
     <t>Certificat de formation de conducteur ADR - spécialisation citernes restreinte produits pétroliers (habilitation)</t>
   </si>
   <si>
     <t>RS5668</t>
   </si>
   <si>
     <t>Pratiquer le soudage, brasage suivant la spécification ATG-B 540-9</t>
   </si>
@@ -1172,74 +1172,74 @@
       </c>
       <c r="C13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B15" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -1264,235 +1264,235 @@
       </c>
       <c r="C17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B19" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B21" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B23" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B24" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="C24" s="2" t="s">
+      <c r="D24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B26" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D27" s="2" t="s">
@@ -1572,134 +1572,134 @@
       </c>
       <c r="F30" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="C32" s="2" t="s">
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="2" t="s">
@@ -1730,212 +1730,212 @@
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1">
         <v>82422814200199</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
@@ -2253,31 +2253,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/22/2026 05:33:03</dc:description>
+  <dc:description>Export en date du 05/04/2026 10:48:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>