--- v1 (2026-02-21)
+++ v2 (2026-05-04)
@@ -238,273 +238,273 @@
   <si>
     <t>TP Maçon</t>
   </si>
   <si>
     <t>22/02/2026</t>
   </si>
   <si>
     <t>RNCP35506</t>
   </si>
   <si>
     <t>TP Assistant de vie aux familles</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>RNCP35509</t>
   </si>
   <si>
     <t>TP Carreleur-chapiste</t>
   </si>
   <si>
     <t>23/05/2026</t>
   </si>
   <si>
-    <t>RNCP35510</t>
+    <t>RNCP35633</t>
+  </si>
+  <si>
+    <t>TP Gestionnaire de paie</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>RNCP35933</t>
+  </si>
+  <si>
+    <t>TP Mécanicien automobile</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>RNCP36257</t>
+  </si>
+  <si>
+    <t>TP Peintre en bâtiment</t>
+  </si>
+  <si>
+    <t>18/08/2027</t>
+  </si>
+  <si>
+    <t>RNCP36804</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>RNCP37098</t>
+  </si>
+  <si>
+    <t>TP Conseiller de vente</t>
+  </si>
+  <si>
+    <t>25/01/2028</t>
+  </si>
+  <si>
+    <t>RNCP37099</t>
+  </si>
+  <si>
+    <t>TP Employé commercial</t>
+  </si>
+  <si>
+    <t>15/12/2027</t>
+  </si>
+  <si>
+    <t>RNCP37122</t>
+  </si>
+  <si>
+    <t>TP Plaquiste</t>
+  </si>
+  <si>
+    <t>05/03/2028</t>
+  </si>
+  <si>
+    <t>RNCP37320</t>
+  </si>
+  <si>
+    <t>01/02/2028</t>
+  </si>
+  <si>
+    <t>RNCP37442</t>
+  </si>
+  <si>
+    <t>TP Electricien d'équipement du bâtiment</t>
+  </si>
+  <si>
+    <t>02/09/2028</t>
+  </si>
+  <si>
+    <t>RNCP37674</t>
+  </si>
+  <si>
+    <t>01/09/2028</t>
+  </si>
+  <si>
+    <t>RNCP37682</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>RNCP37715</t>
+  </si>
+  <si>
+    <t>05/07/2028</t>
+  </si>
+  <si>
+    <t>RNCP37872</t>
+  </si>
+  <si>
+    <t>TP Agent de propreté et d'hygiène</t>
+  </si>
+  <si>
+    <t>13/08/2028</t>
+  </si>
+  <si>
+    <t>RNCP37940</t>
+  </si>
+  <si>
+    <t>TP Monteur-dépanneur en climatisation</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>RNCP38102</t>
+  </si>
+  <si>
+    <t>18/10/2028</t>
+  </si>
+  <si>
+    <t>RNCP39178</t>
+  </si>
+  <si>
+    <t>19/10/2029</t>
+  </si>
+  <si>
+    <t>RNCP39186</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>RNCP39536</t>
+  </si>
+  <si>
+    <t>03/10/2025</t>
+  </si>
+  <si>
+    <t>RNCP39537</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>RNCP40037</t>
+  </si>
+  <si>
+    <t>28/02/2030</t>
+  </si>
+  <si>
+    <t>RNCP40477</t>
+  </si>
+  <si>
+    <t>TP Soudeur en tuyauterie industrielle</t>
+  </si>
+  <si>
+    <t>18/05/2030</t>
+  </si>
+  <si>
+    <t>RNCP4113</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>RNCP41365</t>
+  </si>
+  <si>
+    <t>04/10/2030</t>
+  </si>
+  <si>
+    <t>RNCP41532</t>
+  </si>
+  <si>
+    <t>03/10/2030</t>
+  </si>
+  <si>
+    <t>RNCP41533</t>
+  </si>
+  <si>
+    <t>07/10/2030</t>
+  </si>
+  <si>
+    <t>RNCP41633</t>
+  </si>
+  <si>
+    <t>31/12/2030</t>
+  </si>
+  <si>
+    <t>RNCP41853</t>
+  </si>
+  <si>
+    <t>TP Manager d’établissement marchand</t>
+  </si>
+  <si>
+    <t>02/03/2031</t>
+  </si>
+  <si>
+    <t>RNCP41871</t>
+  </si>
+  <si>
+    <t>TP Installateur en pompe à chaleur et climatisation</t>
+  </si>
+  <si>
+    <t>25/02/2031</t>
+  </si>
+  <si>
+    <t>RNCP41909</t>
+  </si>
+  <si>
+    <t>TP Plombier chauffagiste</t>
+  </si>
+  <si>
+    <t>RNCP41911</t>
+  </si>
+  <si>
+    <t>TP Technicien d’intervention en chauffage, climatisation, sanitaire et énergies renouvelables</t>
+  </si>
+  <si>
+    <t>RNCP42031</t>
   </si>
   <si>
     <t>TP Agent de maintenance des bâtiments</t>
   </si>
   <si>
-    <t>19/04/2026</t>
-[...215 lines deleted...]
-    <t>TP Technicien d’intervention en chauffage, climatisation, sanitaire et énergies renouvelables</t>
+    <t>19/04/2031</t>
   </si>
   <si>
     <t>RNCP4250</t>
   </si>
   <si>
     <t>20/10/2021</t>
   </si>
   <si>
     <t>RNCP4821</t>
   </si>
   <si>
     <t>TP Assistant(e) de vie aux familles</t>
   </si>
   <si>
     <t>05/07/2021</t>
   </si>
   <si>
     <t>RNCP5483</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>RS1828</t>
   </si>
@@ -1692,74 +1692,74 @@
       </c>
       <c r="C27" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B29" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D30" s="2" t="s">
@@ -1784,488 +1784,488 @@
       </c>
       <c r="C31" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B33" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B35" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B36" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B37" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="2" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B40" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B41" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B42" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B43" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B44" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B45" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" s="2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B47" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B48" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B49" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B50" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>135</v>
-      </c>
-[...10 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B51" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C51" s="2" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D52" s="2" t="s">
@@ -2276,97 +2276,97 @@
       </c>
       <c r="F52" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B54" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C54" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="C54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B55" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C55" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="C55" s="2" t="s">
+      <c r="D55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>148</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>149</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -2382,51 +2382,51 @@
       </c>
       <c r="C57" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1">
         <v>82422814200082</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>156</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D59" s="2" t="s">
@@ -3072,31 +3072,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/21/2026 23:09:34</dc:description>
+  <dc:description>Export en date du 05/04/2026 10:47:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>