--- v3 (2026-03-16)
+++ v4 (2026-04-30)
@@ -1164,31 +1164,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/16/2026 15:18:48</dc:description>
+  <dc:description>Export en date du 04/30/2026 23:27:54</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>