--- v4 (2026-04-30)
+++ v5 (2026-06-15)
@@ -1164,31 +1164,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/30/2026 23:27:54</dc:description>
+  <dc:description>Export en date du 06/15/2026 02:00:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>