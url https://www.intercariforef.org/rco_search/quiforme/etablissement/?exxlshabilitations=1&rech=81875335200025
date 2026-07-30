--- v5 (2026-06-15)
+++ v6 (2026-07-30)
@@ -196,63 +196,63 @@
   <si>
     <t>31/07/2028</t>
   </si>
   <si>
     <t>RNCP38548</t>
   </si>
   <si>
     <t>29/05/2029</t>
   </si>
   <si>
     <t>RNCP38667</t>
   </si>
   <si>
     <t>29/07/2029</t>
   </si>
   <si>
     <t>RNCP38870</t>
   </si>
   <si>
     <t>TP Réceptionniste hôtellerie et hôtellerie de plein air</t>
   </si>
   <si>
     <t>02/08/2029</t>
   </si>
   <si>
-    <t>RNCP41239</t>
-[...7 lines deleted...]
-  <si>
     <t>RNCP41366</t>
   </si>
   <si>
     <t>04/11/2027</t>
+  </si>
+  <si>
+    <t>RNCP42140</t>
+  </si>
+  <si>
+    <t>TP Concepteur designer User Interface</t>
+  </si>
+  <si>
+    <t>12/07/2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1072,74 +1072,74 @@
       </c>
       <c r="C20" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1">
         <v>81875335200025</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1">
         <v>81875335200025</v>
       </c>
       <c r="B22" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -1164,31 +1164,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/15/2026 02:00:14</dc:description>
+  <dc:description>Export en date du 07/30/2026 05:40:54</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>