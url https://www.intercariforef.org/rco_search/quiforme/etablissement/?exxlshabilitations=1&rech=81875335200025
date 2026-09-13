--- v6 (2026-07-30)
+++ v7 (2026-09-13)
@@ -1164,31 +1164,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/30/2026 05:40:54</dc:description>
+  <dc:description>Export en date du 09/13/2026 10:52:08</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>