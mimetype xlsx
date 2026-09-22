--- v5 (2026-06-17)
+++ v6 (2026-09-22)
@@ -121,90 +121,90 @@
   <si>
     <t>Manager commercial et marketing</t>
   </si>
   <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>RNCP35233</t>
   </si>
   <si>
     <t>TP Assistant manager d’unité marchande</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>RNCP36500</t>
   </si>
   <si>
     <t>Chargé de recrutement et conseils en ressources humaines</t>
   </si>
   <si>
+    <t>01/06/2027</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>RNCP38460</t>
+  </si>
+  <si>
+    <t>21/12/2026</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>RNCP38505</t>
+  </si>
+  <si>
+    <t>Responsable du développement commercial</t>
+  </si>
+  <si>
+    <t>RNCP39250</t>
+  </si>
+  <si>
+    <t>Responsable marketing digital et publicité en ligne</t>
+  </si>
+  <si>
+    <t>27/06/2028</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>RNCP40257</t>
+  </si>
+  <si>
+    <t>Manager d'affaires</t>
+  </si>
+  <si>
     <t>FAUX</t>
-  </si>
-[...37 lines deleted...]
-    <t>Manager d'affaires</t>
   </si>
   <si>
     <t>28/02/2028</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>RNCP41852</t>
   </si>
   <si>
     <t>15/02/2029</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -766,143 +766,143 @@
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1">
         <v>80793611700041</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1">
         <v>80793611700041</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1">
         <v>80793611700041</v>
       </c>
       <c r="B11" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1">
         <v>80793611700041</v>
       </c>
       <c r="B12" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1">
         <v>80793611700041</v>
       </c>
       <c r="B13" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="D13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1">
         <v>80793611700041</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
@@ -944,31 +944,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/17/2026 09:22:28</dc:description>
+  <dc:description>Export en date du 09/22/2026 17:14:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>