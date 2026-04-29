--- v0 (2026-02-14)
+++ v1 (2026-04-29)
@@ -1408,31 +1408,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/14/2026 20:17:14</dc:description>
+  <dc:description>Export en date du 04/29/2026 23:11:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>