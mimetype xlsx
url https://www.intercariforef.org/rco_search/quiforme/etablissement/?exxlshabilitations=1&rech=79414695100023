--- v1 (2026-04-29)
+++ v2 (2026-07-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP193</t>
   </si>
   <si>
@@ -193,60 +193,63 @@
   <si>
     <t>TP Secrétaire comptable</t>
   </si>
   <si>
     <t>RNCP37275</t>
   </si>
   <si>
     <t>TP Formateur professionnel d'adultes</t>
   </si>
   <si>
     <t>29/04/2028</t>
   </si>
   <si>
     <t>RNCP37674</t>
   </si>
   <si>
     <t>01/09/2028</t>
   </si>
   <si>
     <t>RNCP37680</t>
   </si>
   <si>
     <t>TP Administrateur d'infrastructures sécurisées</t>
   </si>
   <si>
+    <t>28/02/2027</t>
+  </si>
+  <si>
+    <t>RNCP37681</t>
+  </si>
+  <si>
+    <t>TP Technicien d'assistance en informatique</t>
+  </si>
+  <si>
+    <t>RNCP37682</t>
+  </si>
+  <si>
     <t>01/09/2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP37682</t>
   </si>
   <si>
     <t>RNCP37873</t>
   </si>
   <si>
     <t>18/12/2028</t>
   </si>
   <si>
     <t>RNCP40799</t>
   </si>
   <si>
     <t>TP Technicien informatique de proximité</t>
   </si>
   <si>
     <t>01/09/2030</t>
   </si>
   <si>
     <t>RNCP40889</t>
   </si>
   <si>
     <t>Responsable du développement des activités</t>
   </si>
   <si>
     <t>25/06/2027</t>
   </si>
@@ -1141,246 +1144,246 @@
       </c>
       <c r="F20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1">
         <v>79414695100023</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1">
         <v>79414695100023</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1">
         <v>79414695100023</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1">
         <v>79414695100023</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1">
         <v>79414695100023</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1">
         <v>79414695100023</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1">
         <v>79414695100023</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1">
         <v>79414695100023</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1">
         <v>79414695100023</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1">
         <v>79414695100023</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -1408,31 +1411,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/29/2026 23:11:04</dc:description>
+  <dc:description>Export en date du 07/06/2026 10:40:52</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>