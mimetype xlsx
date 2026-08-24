--- v2 (2026-07-06)
+++ v3 (2026-08-24)
@@ -1411,31 +1411,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/06/2026 10:40:52</dc:description>
+  <dc:description>Export en date du 08/24/2026 13:06:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>