--- v1 (2026-03-16)
+++ v2 (2026-05-04)
@@ -2849,31 +2849,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/16/2026 23:55:44</dc:description>
+  <dc:description>Export en date du 05/04/2026 13:59:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>