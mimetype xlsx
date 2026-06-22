--- v2 (2026-05-04)
+++ v3 (2026-06-22)
@@ -382,69 +382,69 @@
   <si>
     <t>RNCP36376</t>
   </si>
   <si>
     <t>Opérateur en Maintenance Industrielle</t>
   </si>
   <si>
     <t>25/04/2027</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
     <t>RNCP37138</t>
   </si>
   <si>
     <t>CQP Responsable de secteur d’activités industrielles</t>
   </si>
   <si>
     <t>14/12/2024</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
+    <t>RNCP37276</t>
+  </si>
+  <si>
+    <t>TP Electromécanicien de maintenance industrielle</t>
+  </si>
+  <si>
+    <t>22/02/2028</t>
+  </si>
+  <si>
     <t>RNCP37331</t>
   </si>
   <si>
     <t>CQP Technicien de maintenance en hydraulique</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>17/02/2023</t>
-  </si>
-[...7 lines deleted...]
-    <t>12/04/2028</t>
   </si>
   <si>
     <t>RNCP37398</t>
   </si>
   <si>
     <t>TP Conducteur d'installation et de machines automatisées</t>
   </si>
   <si>
     <t>13/04/2028</t>
   </si>
   <si>
     <t>RNCP37529</t>
   </si>
   <si>
     <t>Technicien spécialisé en maintenance avancée</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>RNCP38467</t>
   </si>
@@ -2033,74 +2033,74 @@
       </c>
       <c r="G40" s="2" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1">
         <v>78111882300025</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1">
         <v>78111882300025</v>
       </c>
       <c r="B42" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C42" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="C42" s="2" t="s">
+      <c r="D42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="D42" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F42" s="2" t="s">
+      <c r="G42" s="2" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1">
         <v>78111882300025</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>129</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2849,31 +2849,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/04/2026 13:59:01</dc:description>
+  <dc:description>Export en date du 06/22/2026 17:39:35</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>