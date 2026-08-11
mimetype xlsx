--- v3 (2026-06-22)
+++ v4 (2026-08-11)
@@ -2849,31 +2849,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/22/2026 17:39:35</dc:description>
+  <dc:description>Export en date du 08/11/2026 06:06:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>