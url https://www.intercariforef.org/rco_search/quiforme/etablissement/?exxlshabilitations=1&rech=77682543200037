--- v2 (2026-02-15)
+++ v3 (2026-04-01)
@@ -752,31 +752,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/15/2026 03:14:36</dc:description>
+  <dc:description>Export en date du 04/01/2026 16:36:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>