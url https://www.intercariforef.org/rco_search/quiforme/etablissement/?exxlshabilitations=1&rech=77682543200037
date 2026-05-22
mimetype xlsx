--- v3 (2026-04-01)
+++ v4 (2026-05-22)
@@ -752,31 +752,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/01/2026 16:36:57</dc:description>
+  <dc:description>Export en date du 05/22/2026 19:13:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>