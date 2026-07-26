--- v4 (2026-05-22)
+++ v5 (2026-07-26)
@@ -752,31 +752,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/22/2026 19:13:28</dc:description>
+  <dc:description>Export en date du 07/26/2026 21:27:35</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>