--- v5 (2026-07-26)
+++ v6 (2026-09-12)
@@ -643,74 +643,74 @@
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
         <v>77682543200037</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1">
         <v>77682543200037</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1">
         <v>77682543200037</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
@@ -752,31 +752,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/26/2026 21:27:35</dc:description>
+  <dc:description>Export en date du 09/12/2026 15:51:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>