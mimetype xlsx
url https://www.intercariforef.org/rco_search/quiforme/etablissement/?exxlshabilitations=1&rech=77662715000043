--- v1 (2026-02-02)
+++ v2 (2026-04-29)
@@ -97,78 +97,78 @@
   <si>
     <t>TP Exploitant en transport routier de marchandises</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>RNCP34289</t>
   </si>
   <si>
     <t>TP Horloger</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>RNCP34739</t>
   </si>
   <si>
     <t>TP Opérateur régleur en usinage assisté par ordinateur</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
-    <t>RNCP35510</t>
-[...7 lines deleted...]
-  <si>
     <t>RNCP37318</t>
   </si>
   <si>
     <t>TP Technicien de contrôle et de métrologie industrielle</t>
   </si>
   <si>
     <t>19/02/2028</t>
   </si>
   <si>
     <t>RNCP39132</t>
   </si>
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>RNCP39179</t>
   </si>
   <si>
     <t>06/10/2029</t>
+  </si>
+  <si>
+    <t>RNCP41239</t>
+  </si>
+  <si>
+    <t>TP Chargé d'accueil et de gestion administrative</t>
+  </si>
+  <si>
+    <t>30/09/2030</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -712,97 +712,97 @@
       </c>
       <c r="C8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1">
         <v>77662715000043</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1">
         <v>77662715000043</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1">
         <v>77662715000043</v>
       </c>
       <c r="B11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -827,31 +827,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/02/2026 10:59:06</dc:description>
+  <dc:description>Export en date du 04/29/2026 18:25:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>