--- v2 (2026-04-29)
+++ v3 (2026-06-15)
@@ -827,31 +827,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/29/2026 18:25:40</dc:description>
+  <dc:description>Export en date du 06/15/2026 08:23:55</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>