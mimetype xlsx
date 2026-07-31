--- v3 (2026-06-15)
+++ v4 (2026-07-31)
@@ -827,31 +827,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/15/2026 08:23:55</dc:description>
+  <dc:description>Export en date du 07/31/2026 03:53:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>