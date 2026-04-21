--- v3 (2026-03-03)
+++ v4 (2026-04-21)
@@ -1962,31 +1962,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/03/2026 21:21:01</dc:description>
+  <dc:description>Export en date du 04/21/2026 10:21:36</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>