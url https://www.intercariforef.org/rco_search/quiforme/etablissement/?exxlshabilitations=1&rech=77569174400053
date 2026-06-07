--- v4 (2026-04-21)
+++ v5 (2026-06-07)
@@ -1597,74 +1597,74 @@
       </c>
       <c r="D35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1">
         <v>77569174400053</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1">
         <v>77569174400053</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1">
         <v>77569174400053</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="2" t="s">
@@ -1804,51 +1804,51 @@
       </c>
       <c r="D44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1">
         <v>77569174400053</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1">
         <v>77569174400053</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="2" t="s">
@@ -1962,31 +1962,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/21/2026 10:21:36</dc:description>
+  <dc:description>Export en date du 06/07/2026 21:23:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>