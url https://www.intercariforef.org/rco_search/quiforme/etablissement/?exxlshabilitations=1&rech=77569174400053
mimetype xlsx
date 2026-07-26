--- v5 (2026-06-07)
+++ v6 (2026-07-26)
@@ -1597,74 +1597,74 @@
       </c>
       <c r="D35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1">
         <v>77569174400053</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1">
         <v>77569174400053</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1">
         <v>77569174400053</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="2" t="s">
@@ -1962,31 +1962,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/07/2026 21:23:14</dc:description>
+  <dc:description>Export en date du 07/26/2026 09:10:54</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>