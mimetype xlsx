--- v5 (2026-08-10)
+++ v6 (2026-10-03)
@@ -142,60 +142,60 @@
   <si>
     <t>RS6436</t>
   </si>
   <si>
     <t>Certification CLOE allemand</t>
   </si>
   <si>
     <t>RS6437</t>
   </si>
   <si>
     <t>Certification CLOE espagnol</t>
   </si>
   <si>
     <t>RS6438</t>
   </si>
   <si>
     <t>Certification CLOE français langue étrangère</t>
   </si>
   <si>
     <t>RS6439</t>
   </si>
   <si>
     <t>Certification CLOE italien</t>
   </si>
   <si>
-    <t>RS7229</t>
-[...8 lines deleted...]
-    <t>18/07/2025</t>
+    <t>RS7412</t>
+  </si>
+  <si>
+    <t>Test CLOE Portugais – Communiquer dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>27/11/2028</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
   </si>
   <si>
     <t>RS7667</t>
   </si>
   <si>
     <t>CLOE Anglais - Communiquer dans un contexte professionnel</t>
   </si>
   <si>
     <t>26/06/2031</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>RS7668</t>
   </si>
   <si>
     <t>CLOE Espagnol - Communiquer dans un contexte professionnel</t>
   </si>
   <si>
     <t>RS7669</t>
   </si>
   <si>
     <t>CLOE Allemand - Communiquer dans un contexte professionnel</t>
   </si>
@@ -873,51 +873,51 @@
       </c>
       <c r="E12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1">
         <v>75013421500029</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1">
         <v>75013421500029</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="2" t="s">
@@ -1051,31 +1051,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 08/10/2026 05:05:06</dc:description>
+  <dc:description>Export en date du 10/03/2026 03:00:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>