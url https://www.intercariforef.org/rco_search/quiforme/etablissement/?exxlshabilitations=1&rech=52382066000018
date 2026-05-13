--- v2 (2026-03-25)
+++ v3 (2026-05-13)
@@ -79,81 +79,81 @@
   <si>
     <t>RS1797</t>
   </si>
   <si>
     <t>Certificat de compétences en management des équipes</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>Non renseignée</t>
   </si>
   <si>
     <t>RS5898</t>
   </si>
   <si>
     <t>Intégrer le management d'équipe dans le développement de son activité professionnelle</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
-    <t>RS6173</t>
-[...10 lines deleted...]
-  <si>
     <t>RS6516</t>
   </si>
   <si>
     <t>Intégrer le management d'équipe dans son activité professionnelle</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>RS6931</t>
   </si>
   <si>
     <t>28/11/2026</t>
   </si>
   <si>
     <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>RS7336</t>
+  </si>
+  <si>
+    <t>Prendre la parole en public en situation professionnelle avec impact</t>
+  </si>
+  <si>
+    <t>27/10/2028</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -628,74 +628,74 @@
       </c>
       <c r="C5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1">
         <v>52382066000018</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1">
         <v>52382066000018</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -720,31 +720,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/25/2026 11:48:43</dc:description>
+  <dc:description>Export en date du 05/13/2026 21:17:47</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>