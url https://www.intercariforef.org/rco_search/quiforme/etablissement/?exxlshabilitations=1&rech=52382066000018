--- v3 (2026-05-13)
+++ v4 (2026-07-29)
@@ -720,31 +720,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/13/2026 21:17:47</dc:description>
+  <dc:description>Export en date du 07/30/2026 00:50:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>