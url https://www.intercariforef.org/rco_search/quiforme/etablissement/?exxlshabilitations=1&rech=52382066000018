--- v4 (2026-07-29)
+++ v5 (2026-09-13)
@@ -720,31 +720,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/30/2026 00:50:28</dc:description>
+  <dc:description>Export en date du 09/13/2026 09:00:49</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>