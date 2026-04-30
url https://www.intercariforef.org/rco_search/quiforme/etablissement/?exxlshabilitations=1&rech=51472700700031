--- v2 (2026-02-01)
+++ v3 (2026-04-30)
@@ -70,102 +70,102 @@
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>Non renseignée</t>
   </si>
   <si>
     <t>RNCP34890</t>
   </si>
   <si>
     <t>TP Technicien d'équipement et de maintenance de piscines</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>RNCP35312</t>
   </si>
   <si>
     <t>TP Coffreur bancheur</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
-    <t>RNCP35510</t>
-[...7 lines deleted...]
-  <si>
     <t>RNCP36260</t>
   </si>
   <si>
     <t>TP Façadier-peintre</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>RNCP37120</t>
   </si>
   <si>
     <t>TP Menuisier installateur</t>
   </si>
   <si>
     <t>26/02/2028</t>
   </si>
   <si>
     <t>RNCP37122</t>
   </si>
   <si>
     <t>TP Plaquiste</t>
   </si>
   <si>
     <t>05/03/2028</t>
   </si>
   <si>
     <t>RNCP37291</t>
   </si>
   <si>
     <t>TP Technicien d'installation et de maintenance de piscines</t>
   </si>
   <si>
     <t>25/07/2028</t>
   </si>
   <si>
     <t>RNCP39891</t>
   </si>
   <si>
     <t>TP Peintre façadier itéiste</t>
   </si>
   <si>
     <t>18/08/2027</t>
+  </si>
+  <si>
+    <t>RNCP40477</t>
+  </si>
+  <si>
+    <t>TP Soudeur en tuyauterie industrielle</t>
+  </si>
+  <si>
+    <t>18/05/2030</t>
   </si>
   <si>
     <t>RNCP9467</t>
   </si>
   <si>
     <t>TP Soudeur</t>
   </si>
   <si>
     <t>19/05/2020</t>
   </si>
   <si>
     <t>RS1828</t>
   </si>
   <si>
     <t>Chauffe-eau solaire individuel</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>RS1850</t>
   </si>
   <si>
     <t>Générateur photovoltaïque raccordé au réseau - compétence électricité</t>
   </si>
@@ -1120,31 +1120,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/01/2026 19:13:37</dc:description>
+  <dc:description>Export en date du 04/30/2026 19:14:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>