--- v3 (2026-04-30)
+++ v4 (2026-08-10)
@@ -1120,31 +1120,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/30/2026 19:14:26</dc:description>
+  <dc:description>Export en date du 08/10/2026 20:11:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>