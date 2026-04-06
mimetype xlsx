--- v3 (2026-02-18)
+++ v4 (2026-04-06)
@@ -857,31 +857,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/18/2026 11:29:43</dc:description>
+  <dc:description>Export en date du 04/06/2026 16:57:32</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>