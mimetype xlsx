--- v4 (2026-04-06)
+++ v5 (2026-08-09)
@@ -112,93 +112,93 @@
   <si>
     <t>RS6323</t>
   </si>
   <si>
     <t>Réaliser des prestations de prothésie ongulaire</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>RS6386</t>
   </si>
   <si>
     <t>Réaliser des prestations socio-esthétiques auprès d’un public fragilisé</t>
   </si>
   <si>
     <t>20/09/2026</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
-    <t>RS6704</t>
-[...22 lines deleted...]
-  <si>
     <t>RS6939</t>
   </si>
   <si>
     <t>Certification aux conditions d'hygiène et salubrité pour la réalisation des techniques de tatouage et du perçage corporel</t>
   </si>
   <si>
     <t>13/03/2029</t>
   </si>
   <si>
-    <t>RS7133</t>
-[...8 lines deleted...]
-    <t>30/04/2025</t>
+    <t>RS7014</t>
+  </si>
+  <si>
+    <t>Appliquer les techniques de prothésie ongulaire</t>
+  </si>
+  <si>
+    <t>31/01/2028</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>RS7238</t>
+  </si>
+  <si>
+    <t>Appliquer les techniques d'extensions de cils</t>
+  </si>
+  <si>
+    <t>18/07/2027</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>RS7416</t>
+  </si>
+  <si>
+    <t>Appliquer les techniques de mise en beauté des pieds</t>
+  </si>
+  <si>
+    <t>27/11/2027</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -731,97 +731,97 @@
       </c>
       <c r="G7" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1">
         <v>51400221100035</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1">
         <v>51400221100035</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="D9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1">
         <v>51400221100035</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="D10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D10" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1">
         <v>51400221100035</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>46</v>
       </c>
     </row>
@@ -857,31 +857,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/06/2026 16:57:32</dc:description>
+  <dc:description>Export en date du 08/09/2026 17:07:08</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>