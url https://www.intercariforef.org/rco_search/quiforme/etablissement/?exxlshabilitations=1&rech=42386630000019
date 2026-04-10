--- v1 (2026-02-21)
+++ v2 (2026-04-10)
@@ -1103,31 +1103,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/21/2026 04:20:55</dc:description>
+  <dc:description>Export en date du 04/11/2026 00:33:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>