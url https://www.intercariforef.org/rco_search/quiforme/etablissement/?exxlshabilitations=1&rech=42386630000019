--- v2 (2026-04-10)
+++ v3 (2026-04-11)
@@ -1103,31 +1103,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/11/2026 00:33:39</dc:description>
+  <dc:description>Export en date du 04/11/2026 02:04:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>