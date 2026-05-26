--- v3 (2026-04-11)
+++ v4 (2026-05-26)
@@ -1103,31 +1103,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/11/2026 02:04:44</dc:description>
+  <dc:description>Export en date du 05/26/2026 20:59:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>