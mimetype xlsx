--- v4 (2026-05-26)
+++ v5 (2026-07-26)
@@ -178,57 +178,57 @@
   <si>
     <t>24/09/2030</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>RNCP41360</t>
   </si>
   <si>
     <t>CQP Conducteur d'installation de transformation des grains, option meunerie semoulerie, option nutrition animale</t>
   </si>
   <si>
     <t>RNCP41679</t>
   </si>
   <si>
     <t>27/11/2030</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>RNCP41682</t>
   </si>
   <si>
+    <t>FAUX</t>
+  </si>
+  <si>
     <t>RS5648</t>
   </si>
   <si>
     <t>Certificat d'aptitude aux fonctions de technicien d'insémination dans les espèces bovine, caprine et ovine</t>
-  </si>
-[...1 lines deleted...]
-    <t>FAUX</t>
   </si>
   <si>
     <t>31/12/2026</t>
   </si>
   <si>
     <t>RS897</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -991,100 +991,100 @@
       </c>
       <c r="D17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1">
         <v>42386630000019</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1">
         <v>42386630000019</v>
       </c>
       <c r="B19" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1">
         <v>42386630000019</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -1103,31 +1103,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/26/2026 20:59:04</dc:description>
+  <dc:description>Export en date du 07/26/2026 09:59:50</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>