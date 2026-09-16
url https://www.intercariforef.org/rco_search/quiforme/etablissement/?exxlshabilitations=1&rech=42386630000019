--- v5 (2026-07-26)
+++ v6 (2026-09-16)
@@ -1103,31 +1103,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/26/2026 09:59:50</dc:description>
+  <dc:description>Export en date du 09/16/2026 18:59:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>