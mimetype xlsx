--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -76,66 +76,66 @@
   <si>
     <t>RNCP15612</t>
   </si>
   <si>
     <t>BTSA Productions animales</t>
   </si>
   <si>
     <t>RNCP15669</t>
   </si>
   <si>
     <t>BTSA Génie des équipements agricoles</t>
   </si>
   <si>
     <t>RNCP24440</t>
   </si>
   <si>
     <t>BTSA Analyse, conduite et stratégie de l’entreprise agricole (ACSE)</t>
   </si>
   <si>
     <t>RNCP25306</t>
   </si>
   <si>
     <t>CAPA Métiers de l'agriculture</t>
   </si>
   <si>
+    <t>RNCP37024</t>
+  </si>
+  <si>
+    <t>BP Conducteur de machines agricoles</t>
+  </si>
+  <si>
+    <t>01/01/2028</t>
+  </si>
+  <si>
     <t>RNCP38316</t>
   </si>
   <si>
     <t>BAC PRO Conduite et gestion de l'entreprise agricole</t>
   </si>
   <si>
     <t>01/01/2029</t>
-  </si>
-[...7 lines deleted...]
-    <t>31/08/2029</t>
   </si>
   <si>
     <t>RNCP38650</t>
   </si>
   <si>
     <t>BTSA Analyse, conduite et stratégie de l'entreprise agricole</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>RNCP38654</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>RNCP38655</t>
   </si>
   <si>
     <t>RNCP38855</t>
   </si>
   <si>
     <t>RNCP39685</t>
   </si>
@@ -986,31 +986,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/16/2026 15:24:16</dc:description>
+  <dc:description>Export en date du 05/01/2026 17:18:52</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>