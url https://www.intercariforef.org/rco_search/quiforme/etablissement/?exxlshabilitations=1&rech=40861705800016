--- v3 (2026-05-01)
+++ v4 (2026-06-17)
@@ -986,31 +986,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/01/2026 17:18:52</dc:description>
+  <dc:description>Export en date du 06/17/2026 20:48:23</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>