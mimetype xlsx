--- v4 (2026-06-17)
+++ v5 (2026-08-03)
@@ -986,31 +986,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/17/2026 20:48:23</dc:description>
+  <dc:description>Export en date du 08/03/2026 09:23:05</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>