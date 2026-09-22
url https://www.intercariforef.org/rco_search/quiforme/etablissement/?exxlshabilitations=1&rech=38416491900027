--- v5 (2026-08-07)
+++ v6 (2026-09-22)
@@ -322,50 +322,59 @@
   <si>
     <t>RNCP36149</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>RNCP36486</t>
   </si>
   <si>
     <t>Manager supply chain-performance achat &amp; responsabilité sociétale</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>RNCP36487</t>
   </si>
   <si>
     <t>Chargé du marketing et de la communication</t>
   </si>
   <si>
+    <t>RNCP36491</t>
+  </si>
+  <si>
+    <t>Secrétaire médical</t>
+  </si>
+  <si>
+    <t>01/06/2027</t>
+  </si>
+  <si>
     <t>RNCP36629</t>
   </si>
   <si>
     <t>Expert en gestion de patrimoine</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>RNCP36992</t>
   </si>
   <si>
     <t>Manager de la création et du design de marque</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>24/10/2022</t>
   </si>
   <si>
     <t>RNCP37280</t>
@@ -532,69 +541,60 @@
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>RNCP40866</t>
   </si>
   <si>
     <t>Chargé de communication et du marketing</t>
   </si>
   <si>
     <t>25/06/2027</t>
   </si>
   <si>
     <t>RNCP41335</t>
   </si>
   <si>
     <t>Réalisateur de projets audiovisuels</t>
   </si>
   <si>
     <t>24/09/2030</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
-    <t>RNCP41407</t>
-[...5 lines deleted...]
-    <t>27/10/2027</t>
+    <t>RNCP41441</t>
+  </si>
+  <si>
+    <t>Responsable paie et administration du personnel</t>
+  </si>
+  <si>
+    <t>27/10/2030</t>
   </si>
   <si>
     <t>27/10/2025</t>
-  </si>
-[...7 lines deleted...]
-    <t>27/10/2030</t>
   </si>
   <si>
     <t>RNCP41708</t>
   </si>
   <si>
     <t>Manager de la supply chain et des achats</t>
   </si>
   <si>
     <t>27/11/2028</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>RNCP41715</t>
   </si>
   <si>
     <t>Technicien du son</t>
   </si>
   <si>
     <t>RNCP41716</t>
   </si>
   <si>
     <t>Conseiller clientèle des particuliers et des professionnels en banque et assurance</t>
   </si>
@@ -1786,603 +1786,603 @@
       </c>
       <c r="G32" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B34" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C34" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="D34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="D34" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="2" t="s">
+      <c r="G34" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B35" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C35" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C35" s="2" t="s">
+      <c r="D35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D35" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="2" t="s">
+      <c r="G35" s="2" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B36" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C36" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="C36" s="2" t="s">
+      <c r="D36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="D36" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F36" s="2" t="s">
+      <c r="G36" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B37" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C37" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="C37" s="2" t="s">
+      <c r="D37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="D37" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F37" s="2" t="s">
+      <c r="G37" s="2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B38" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C38" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="C38" s="2" t="s">
+      <c r="D38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="D38" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F38" s="2" t="s">
+      <c r="G38" s="2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="D40" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G40" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B41" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="G41" s="2" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C42" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="D42" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F42" s="2" t="s">
+      <c r="G42" s="2" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>8</v>
+        <v>137</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C44" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="D44" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G44" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B45" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G45" s="2" t="s">
         <v>141</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B47" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G47" s="2" t="s">
         <v>146</v>
-      </c>
-[...13 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B48" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C48" s="2" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>153</v>
       </c>
       <c r="C49" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="D49" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G49" s="2" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B50" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G50" s="2" t="s">
         <v>155</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>107</v>
+        <v>161</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="D54" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F54" s="2" t="s">
+      <c r="G54" s="2" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B56" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C56" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="C56" s="2" t="s">
+      <c r="D56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="D56" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F56" s="2" t="s">
+      <c r="G56" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B57" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C57" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="C57" s="2" t="s">
+      <c r="D57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="D57" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F57" s="2" t="s">
+      <c r="G57" s="2" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>179</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>182</v>
       </c>
     </row>
@@ -2418,97 +2418,97 @@
       </c>
       <c r="C60" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1">
         <v>38416491900027</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D64" s="2" t="s">
@@ -2602,31 +2602,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 08/08/2026 01:05:13</dc:description>
+  <dc:description>Export en date du 09/22/2026 12:32:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>