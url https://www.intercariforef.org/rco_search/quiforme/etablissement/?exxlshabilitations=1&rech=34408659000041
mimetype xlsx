--- v3 (2026-02-24)
+++ v4 (2026-04-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP28228</t>
   </si>
   <si>
@@ -1006,53 +1006,50 @@
   <si>
     <t>RNCP40923</t>
   </si>
   <si>
     <t>RNCP41097</t>
   </si>
   <si>
     <t>CQP Technicien en rectification industrielle</t>
   </si>
   <si>
     <t>18/07/2030</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>RNCP41136</t>
   </si>
   <si>
     <t>CQP Coordonnateur du système QSE</t>
   </si>
   <si>
     <t>RNCP41138</t>
   </si>
   <si>
-    <t>FAUX</t>
-[...1 lines deleted...]
-  <si>
     <t>RNCP41291</t>
   </si>
   <si>
     <t>24/09/2030</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>RNCP41334</t>
   </si>
   <si>
     <t>RNCP41425</t>
   </si>
   <si>
     <t>27/10/2030</t>
   </si>
   <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>RNCP41432</t>
   </si>
   <si>
     <t>CQP Chargé d'affaire en chaudronnerie, tuyauterie, soudure</t>
@@ -1073,50 +1070,59 @@
     <t>27/11/2025</t>
   </si>
   <si>
     <t>RNCP41689</t>
   </si>
   <si>
     <t>Conducteur d’équipements industriels</t>
   </si>
   <si>
     <t>RNCP41810</t>
   </si>
   <si>
     <t>18/12/2030</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>RNCP41814</t>
   </si>
   <si>
     <t>CQP Technicien de maintenance productive</t>
   </si>
   <si>
     <t>18/12/2028</t>
+  </si>
+  <si>
+    <t>RNCP42059</t>
+  </si>
+  <si>
+    <t>01/04/2031</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>RS5949</t>
   </si>
   <si>
     <t>CCP Tutorat en entreprise (CCPI)</t>
   </si>
   <si>
     <t>RS7165</t>
   </si>
   <si>
     <t>Animation d'une formation interne (CCPI)</t>
   </si>
   <si>
     <t>RS7166</t>
   </si>
   <si>
     <t>Cohésion et gestion des relations de l'équipe (CCPI)</t>
   </si>
   <si>
     <t>RS7167</t>
   </si>
   <si>
     <t>Gestion des activités de l'équipe (CCPI)</t>
   </si>
@@ -1474,51 +1480,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H129"/>
+  <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -4148,358 +4154,381 @@
       </c>
       <c r="D115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>325</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>329</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>330</v>
+        <v>9</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>325</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="G117" s="2" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="G118" s="2" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="G119" s="2" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B120" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="C120" s="2" t="s">
         <v>338</v>
       </c>
-      <c r="C120" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="G120" s="2" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B121" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C121" s="2" t="s">
         <v>340</v>
       </c>
-      <c r="C121" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="G121" s="2" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="G122" s="2" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B123" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="C123" s="2" t="s">
         <v>345</v>
       </c>
-      <c r="C123" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="G123" s="2" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="G124" s="2" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B125" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C125" s="2" t="s">
         <v>350</v>
       </c>
-      <c r="C125" s="2" t="s">
+      <c r="D125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
         <v>351</v>
       </c>
-      <c r="D125" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G125" s="2" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B126" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
         <v>353</v>
       </c>
-      <c r="C126" s="2" t="s">
+      <c r="G126" s="2" t="s">
         <v>354</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>355</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>314</v>
+        <v>143</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>315</v>
+        <v>139</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>357</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>314</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>359</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>314</v>
       </c>
       <c r="G129" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="1">
+        <v>34408659000041</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="G130" s="2" t="s">
         <v>315</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -4513,31 +4542,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/24/2026 13:23:58</dc:description>
+  <dc:description>Export en date du 04/10/2026 18:21:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>