--- v4 (2026-04-10)
+++ v5 (2026-05-25)
@@ -4542,31 +4542,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/10/2026 18:21:21</dc:description>
+  <dc:description>Export en date du 05/25/2026 18:56:35</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>