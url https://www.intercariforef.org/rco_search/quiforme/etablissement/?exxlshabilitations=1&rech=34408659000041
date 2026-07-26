--- v5 (2026-05-25)
+++ v6 (2026-07-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="374">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP28228</t>
   </si>
   <si>
@@ -1079,50 +1079,83 @@
     <t>RNCP41810</t>
   </si>
   <si>
     <t>18/12/2030</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>RNCP41814</t>
   </si>
   <si>
     <t>CQP Technicien de maintenance productive</t>
   </si>
   <si>
     <t>18/12/2028</t>
   </si>
   <si>
     <t>RNCP42059</t>
   </si>
   <si>
     <t>01/04/2031</t>
   </si>
   <si>
     <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>RNCP42213</t>
+  </si>
+  <si>
+    <t>Technicien en automatisme et interfaces associées</t>
+  </si>
+  <si>
+    <t>30/04/2031</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>RNCP42494</t>
+  </si>
+  <si>
+    <t>Responsable qualité santé sécurité environnement</t>
+  </si>
+  <si>
+    <t>26/06/2031</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>RNCP42657</t>
+  </si>
+  <si>
+    <t>17/07/2031</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
   </si>
   <si>
     <t>RS5949</t>
   </si>
   <si>
     <t>CCP Tutorat en entreprise (CCPI)</t>
   </si>
   <si>
     <t>RS7165</t>
   </si>
   <si>
     <t>Animation d'une formation interne (CCPI)</t>
   </si>
   <si>
     <t>RS7166</t>
   </si>
   <si>
     <t>Cohésion et gestion des relations de l'équipe (CCPI)</t>
   </si>
   <si>
     <t>RS7167</t>
   </si>
   <si>
     <t>Gestion des activités de l'équipe (CCPI)</t>
   </si>
@@ -1480,51 +1513,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H130"/>
+  <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -4413,122 +4446,191 @@
       </c>
       <c r="F126" s="2" t="s">
         <v>353</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>355</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>143</v>
+        <v>357</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>139</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>314</v>
+        <v>361</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>315</v>
+        <v>362</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>360</v>
+        <v>129</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>315</v>
+        <v>365</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1">
         <v>34408659000041</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="1">
+        <v>34408659000041</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="G130" s="2" t="s">
+      <c r="G131" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="1">
+        <v>34408659000041</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="1">
+        <v>34408659000041</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="G133" s="2" t="s">
         <v>315</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -4542,31 +4644,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/25/2026 18:56:35</dc:description>
+  <dc:description>Export en date du 07/26/2026 10:45:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>