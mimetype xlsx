--- v3 (2026-03-16)
+++ v4 (2026-04-30)
@@ -148,63 +148,63 @@
   <si>
     <t>Chargé de développement marketing et commercial</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
     <t>RNCP38076</t>
   </si>
   <si>
     <t>01/01/2029</t>
   </si>
   <si>
     <t>RNCP38316</t>
   </si>
   <si>
     <t>RNCP38333</t>
   </si>
   <si>
     <t>CS Conduite d’un élevage bovin viande</t>
   </si>
   <si>
-    <t>RNCP38349</t>
-[...7 lines deleted...]
-  <si>
     <t>RNCP38351</t>
   </si>
   <si>
     <t>01/09/2029</t>
+  </si>
+  <si>
+    <t>RNCP38389</t>
+  </si>
+  <si>
+    <t>CAPA Palefrenier soigneur</t>
+  </si>
+  <si>
+    <t>31/12/2028</t>
   </si>
   <si>
     <t>RNCP38575</t>
   </si>
   <si>
     <t>TP Responsable de petite ou moyenne structure</t>
   </si>
   <si>
     <t>08/02/2029</t>
   </si>
   <si>
     <t>RNCP38676</t>
   </si>
   <si>
     <t>TP Manager d'unité marchande</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>RNCP40034</t>
   </si>
   <si>
     <t>BPJEPS Spécialité Educateur sportif mention Equitation</t>
   </si>
@@ -922,74 +922,74 @@
       </c>
       <c r="C14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1">
         <v>30761630000017</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1">
         <v>30761630000017</v>
       </c>
       <c r="B16" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1">
         <v>30761630000017</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="2" t="s">
@@ -1106,31 +1106,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/16/2026 11:55:58</dc:description>
+  <dc:description>Export en date du 04/30/2026 23:43:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>