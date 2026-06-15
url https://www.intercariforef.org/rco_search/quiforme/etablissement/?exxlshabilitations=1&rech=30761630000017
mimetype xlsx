--- v4 (2026-04-30)
+++ v5 (2026-06-15)
@@ -1106,31 +1106,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/30/2026 23:43:44</dc:description>
+  <dc:description>Export en date du 06/15/2026 13:18:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>