--- v5 (2026-06-15)
+++ v6 (2026-08-01)
@@ -1106,31 +1106,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/15/2026 13:18:34</dc:description>
+  <dc:description>Export en date du 08/01/2026 04:35:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>