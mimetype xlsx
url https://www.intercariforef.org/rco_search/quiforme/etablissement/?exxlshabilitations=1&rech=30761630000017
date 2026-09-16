--- v6 (2026-08-01)
+++ v7 (2026-09-16)
@@ -1106,31 +1106,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 08/01/2026 04:35:00</dc:description>
+  <dc:description>Export en date du 09/16/2026 09:24:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>