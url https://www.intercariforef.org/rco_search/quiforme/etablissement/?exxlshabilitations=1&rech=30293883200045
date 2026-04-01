--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -2285,31 +2285,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/14/2026 07:21:56</dc:description>
+  <dc:description>Export en date du 04/01/2026 21:24:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>