--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -1782,51 +1782,51 @@
       </c>
       <c r="D39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1">
         <v>30293883200045</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1">
         <v>30293883200045</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="2" t="s">
@@ -2285,31 +2285,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/01/2026 21:24:03</dc:description>
+  <dc:description>Export en date du 05/17/2026 08:53:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>