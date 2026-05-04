--- v1 (2026-02-21)
+++ v2 (2026-05-04)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="450">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP15159</t>
   </si>
   <si>
@@ -1223,50 +1223,62 @@
     <t>RNCP41622</t>
   </si>
   <si>
     <t>BUT Techniques de commercialisation : Business international : achat et vente</t>
   </si>
   <si>
     <t>RNCP41623</t>
   </si>
   <si>
     <t>BUT Techniques de commercialisation : Marketing digital, e-business et entrepreneuriat</t>
   </si>
   <si>
     <t>RNCP41624</t>
   </si>
   <si>
     <t>BUT Techniques de commercialisation : Marketing et management du point de vente</t>
   </si>
   <si>
     <t>RNCP41625</t>
   </si>
   <si>
     <t>RNCP41634</t>
   </si>
   <si>
     <t>BUT Génie biologique : Biologie médicale et biotechnologie</t>
+  </si>
+  <si>
+    <t>RNCP41949</t>
+  </si>
+  <si>
+    <t>31/08/2031</t>
+  </si>
+  <si>
+    <t>RNCP41950</t>
+  </si>
+  <si>
+    <t>RNCP41951</t>
   </si>
   <si>
     <t>RS1831</t>
   </si>
   <si>
     <t>Test de Connaissance du Français « tout public » (TCF « tout public » ou TCF TP)</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>RS2957</t>
   </si>
   <si>
     <t>Cambridge English First (FCE) - B2</t>
   </si>
   <si>
     <t>RS2958</t>
   </si>
   <si>
     <t>Cambridge English Advanced (CAE) - C1</t>
   </si>
   <si>
     <t>RS3130</t>
   </si>
@@ -1729,51 +1741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H220"/>
+  <dimension ref="A1:H223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -6516,339 +6528,408 @@
       </c>
       <c r="C207" s="2" t="s">
         <v>402</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>361</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>403</v>
       </c>
       <c r="C208" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
         <v>404</v>
-      </c>
-[...7 lines deleted...]
-        <v>405</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>407</v>
+        <v>254</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>409</v>
+        <v>250</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>417</v>
+        <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="G214" s="2" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="G215" s="2" t="s">
-        <v>425</v>
+        <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="G216" s="2" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="G217" s="2" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="G218" s="2" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="G219" s="2" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B220" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="G220" s="2" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" s="1">
+        <v>19830766200017</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="G221" s="2" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="1">
+        <v>19830766200017</v>
+      </c>
+      <c r="B222" s="2" t="s">
         <v>442</v>
       </c>
-      <c r="C220" s="2" t="s">
+      <c r="C222" s="2" t="s">
         <v>443</v>
       </c>
-      <c r="D220" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F220" s="2" t="s">
+      <c r="D222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
         <v>444</v>
       </c>
-      <c r="G220" s="2" t="s">
+      <c r="G222" s="2" t="s">
         <v>445</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="1">
+        <v>19830766200017</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="G223" s="2" t="s">
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -6861,31 +6942,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/21/2026 19:57:48</dc:description>
+  <dc:description>Export en date du 05/04/2026 10:49:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>