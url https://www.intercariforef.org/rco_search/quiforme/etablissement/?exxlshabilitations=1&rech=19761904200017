--- v6 (2026-06-22)
+++ v7 (2026-09-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="746">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP15159</t>
   </si>
   <si>
@@ -2044,50 +2044,53 @@
   <si>
     <t>RNCP42353</t>
   </si>
   <si>
     <t>02/04/2031</t>
   </si>
   <si>
     <t>RNCP42355</t>
   </si>
   <si>
     <t>RNCP42356</t>
   </si>
   <si>
     <t>RNCP42359</t>
   </si>
   <si>
     <t>RNCP42362</t>
   </si>
   <si>
     <t>RNCP42364</t>
   </si>
   <si>
     <t>RNCP42368</t>
   </si>
   <si>
+    <t>RNCP42596</t>
+  </si>
+  <si>
     <t>RS1686</t>
   </si>
   <si>
     <t>DELF B2 tout public</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>RS1696</t>
   </si>
   <si>
     <t>DELF B1 tout public</t>
   </si>
   <si>
     <t>RS1697</t>
   </si>
   <si>
     <t>DELF A1 tout public</t>
   </si>
   <si>
     <t>RS1699</t>
   </si>
   <si>
     <t>DELF A2 tout public</t>
@@ -2252,50 +2255,71 @@
     <t>28/11/2024</t>
   </si>
   <si>
     <t>RS7495</t>
   </si>
   <si>
     <t>Concevoir et délivrer à l'officine des dispositifs orthopédiques (DU)</t>
   </si>
   <si>
     <t>28/01/2031</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>RS7519</t>
   </si>
   <si>
     <t>Développer et mettre en œuvre les compétences spécifiques en prévention et santé au travail dans les missions d’un infirmier</t>
   </si>
   <si>
     <t>27/02/2029</t>
   </si>
   <si>
     <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>RS7560</t>
+  </si>
+  <si>
+    <t>Soigner et accompagner un patient en situation palliative (DU/DIU)</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>RS7654</t>
+  </si>
+  <si>
+    <t>CLES C1 Espagnol - Certificat de compétences en langues de l’enseignement supérieur</t>
+  </si>
+  <si>
+    <t>26/06/2031</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -2629,51 +2653,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H404"/>
+  <dimension ref="A1:H407"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -11211,776 +11235,845 @@
       </c>
       <c r="C372" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D372" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>669</v>
       </c>
       <c r="G372" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>676</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>677</v>
+        <v>157</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>678</v>
+        <v>656</v>
       </c>
       <c r="G373" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B374" s="2" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="D374" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="G374" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B375" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="C375" s="2" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="D375" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="G375" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B376" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="C376" s="2" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="D376" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="G376" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B377" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="C377" s="2" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
       <c r="D377" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="G377" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B378" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="C378" s="2" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="D378" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="G378" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B379" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="C379" s="2" t="s">
         <v>689</v>
       </c>
-      <c r="C379" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D379" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>691</v>
+        <v>679</v>
       </c>
       <c r="G379" s="2" t="s">
-        <v>692</v>
+        <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B380" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="C380" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="D380" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E380" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F380" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="G380" s="2" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B381" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="C381" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="D381" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E381" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F381" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="G381" s="2" t="s">
         <v>697</v>
-      </c>
-[...13 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B382" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="C382" s="2" t="s">
         <v>699</v>
       </c>
-      <c r="C382" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D382" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G382" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B383" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="C383" s="2" t="s">
         <v>701</v>
       </c>
-      <c r="C383" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D383" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F383" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G383" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B384" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="C384" s="2" t="s">
         <v>703</v>
       </c>
-      <c r="C384" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D384" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G384" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B385" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="C385" s="2" t="s">
         <v>705</v>
       </c>
-      <c r="C385" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D385" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G385" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B386" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="C386" s="2" t="s">
         <v>707</v>
       </c>
-      <c r="C386" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D386" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F386" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G386" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B387" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="C387" s="2" t="s">
         <v>709</v>
       </c>
-      <c r="C387" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D387" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G387" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B388" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="C388" s="2" t="s">
         <v>711</v>
       </c>
-      <c r="C388" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D388" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G388" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B389" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="C389" s="2" t="s">
         <v>713</v>
       </c>
-      <c r="C389" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D389" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G389" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B390" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="C390" s="2" t="s">
         <v>715</v>
       </c>
-      <c r="C390" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D390" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>716</v>
+        <v>696</v>
       </c>
       <c r="G390" s="2" t="s">
-        <v>717</v>
+        <v>697</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B391" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="C391" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="D391" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E391" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F391" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="G391" s="2" t="s">
         <v>718</v>
-      </c>
-[...13 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B392" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="C392" s="2" t="s">
         <v>720</v>
       </c>
-      <c r="C392" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D392" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G392" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>721</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="D393" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G393" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B394" s="2" t="s">
         <v>722</v>
       </c>
       <c r="C394" s="2" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="D394" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G394" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B395" s="2" t="s">
         <v>723</v>
       </c>
       <c r="C395" s="2" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="D395" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G395" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B396" s="2" t="s">
         <v>724</v>
       </c>
       <c r="C396" s="2" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="D396" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F396" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G396" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B397" s="2" t="s">
         <v>725</v>
       </c>
       <c r="C397" s="2" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="D397" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G397" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B398" s="2" t="s">
         <v>726</v>
       </c>
       <c r="C398" s="2" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="D398" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F398" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G398" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B399" s="2" t="s">
         <v>727</v>
       </c>
       <c r="C399" s="2" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="D399" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F399" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G399" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>728</v>
       </c>
       <c r="C400" s="2" t="s">
-        <v>729</v>
+        <v>701</v>
       </c>
       <c r="D400" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F400" s="2" t="s">
-        <v>730</v>
+        <v>717</v>
       </c>
       <c r="G400" s="2" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B401" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="C401" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="D401" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E401" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F401" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="G401" s="2" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B402" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="C402" s="2" t="s">
         <v>734</v>
       </c>
-      <c r="C402" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D402" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F402" s="2" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="G402" s="2" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B403" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="C403" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="D403" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E403" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F403" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="G403" s="2" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B404" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="C404" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D404" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E404" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F404" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="G404" s="2" t="s">
         <v>742</v>
       </c>
-      <c r="C404" s="2" t="s">
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" s="1">
+        <v>19761904200017</v>
+      </c>
+      <c r="B405" s="2" t="s">
         <v>743</v>
       </c>
-      <c r="D404" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F404" s="2" t="s">
+      <c r="C405" s="2" t="s">
         <v>744</v>
       </c>
-      <c r="G404" s="2" t="s">
+      <c r="D405" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E405" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F405" s="2" t="s">
         <v>745</v>
+      </c>
+      <c r="G405" s="2" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" s="1">
+        <v>19761904200017</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="C406" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="D406" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E406" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F406" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="G406" s="2" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" s="1">
+        <v>19761904200017</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="C407" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="D407" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E407" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F407" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="G407" s="2" t="s">
+        <v>753</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -11993,31 +12086,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/22/2026 15:35:04</dc:description>
+  <dc:description>Export en date du 09/17/2026 03:55:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>