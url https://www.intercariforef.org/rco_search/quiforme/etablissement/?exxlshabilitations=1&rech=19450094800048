--- v2 (2026-03-18)
+++ v3 (2026-05-03)
@@ -226,65 +226,59 @@
   <si>
     <t>01/01/2028</t>
   </si>
   <si>
     <t>RNCP37562</t>
   </si>
   <si>
     <t>BP Responsable de chantiers de bûcheronnage manuel et de débardage</t>
   </si>
   <si>
     <t>01/09/2028</t>
   </si>
   <si>
     <t>RNCP38314</t>
   </si>
   <si>
     <t>01/01/2029</t>
   </si>
   <si>
     <t>RNCP38316</t>
   </si>
   <si>
     <t>RNCP38334</t>
   </si>
   <si>
-    <t>RNCP38349</t>
-[...2 lines deleted...]
-    <t>BTSA Aménagements paysagers</t>
+    <t>RNCP38352</t>
+  </si>
+  <si>
+    <t>BTSA Gestion Forestière</t>
   </si>
   <si>
     <t>31/08/2029</t>
   </si>
   <si>
-    <t>RNCP38352</t>
-[...4 lines deleted...]
-  <si>
     <t>RNCP38384</t>
   </si>
   <si>
     <t>RNCP38386</t>
   </si>
   <si>
     <t>CAPA Jardinier-paysagiste</t>
   </si>
   <si>
     <t>31/12/2028</t>
   </si>
   <si>
     <t>RNCP38391</t>
   </si>
   <si>
     <t>RNCP38650</t>
   </si>
   <si>
     <t>BTSA Analyse, conduite et stratégie de l'entreprise agricole</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>RNCP38855</t>
@@ -319,54 +313,60 @@
   <si>
     <t>26/12/2026</t>
   </si>
   <si>
     <t>RNCP39898</t>
   </si>
   <si>
     <t>CS Arboriste élagueur</t>
   </si>
   <si>
     <t>01/01/2030</t>
   </si>
   <si>
     <t>RNCP40523</t>
   </si>
   <si>
     <t>31/08/2030</t>
   </si>
   <si>
     <t>RNCP4082</t>
   </si>
   <si>
     <t>CS Technicien cynégétique</t>
   </si>
   <si>
+    <t>RNCP41391</t>
+  </si>
+  <si>
+    <t>CS Arboriste grimpeur</t>
+  </si>
+  <si>
+    <t>31/12/2030</t>
+  </si>
+  <si>
     <t>RNCP41838</t>
-  </si>
-[...1 lines deleted...]
-    <t>31/12/2030</t>
   </si>
   <si>
     <t>RNCP5592</t>
   </si>
   <si>
     <t>CQP Ouvrier spécialisé en productions légumières</t>
   </si>
   <si>
     <t>17/03/2021</t>
   </si>
   <si>
     <t>RNCP5832</t>
   </si>
   <si>
     <t>BPA option Travaux forestiers, spécialité travaux de sylviculture, spécialité travaux de bûcheronnage, spécialité conduite des machines forestières</t>
   </si>
   <si>
     <t>RS2623</t>
   </si>
   <si>
     <t>Certificat individuel pour l'activité « utilisation à titre professionnel des produits phytopharmaceutiques » dans les catégories « décideur en entreprise soumise à agrément » et « décideur en entreprise non soumise à agrément»</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
@@ -1486,359 +1486,359 @@
       </c>
       <c r="C29" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B31" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="C31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B32" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B33" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="C33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>81</v>
+        <v>35</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B36" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="2" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1">
         <v>19450094800048</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -2153,31 +2153,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/18/2026 17:13:27</dc:description>
+  <dc:description>Export en date du 05/03/2026 15:38:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>