--- v3 (2026-05-03)
+++ v4 (2026-06-17)
@@ -2153,31 +2153,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/03/2026 15:38:27</dc:description>
+  <dc:description>Export en date du 06/17/2026 21:08:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>