--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -2153,31 +2153,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/17/2026 21:08:01</dc:description>
+  <dc:description>Export en date du 06/17/2026 22:02:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>