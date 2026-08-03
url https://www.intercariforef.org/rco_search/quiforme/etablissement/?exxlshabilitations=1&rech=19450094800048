--- v5 (2026-06-17)
+++ v6 (2026-08-03)
@@ -2153,31 +2153,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/17/2026 22:02:17</dc:description>
+  <dc:description>Export en date du 08/03/2026 10:05:42</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>