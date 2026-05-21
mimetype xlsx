--- v3 (2026-03-21)
+++ v4 (2026-05-21)
@@ -8940,31 +8940,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/21/2026 20:56:13</dc:description>
+  <dc:description>Export en date du 05/21/2026 21:20:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>