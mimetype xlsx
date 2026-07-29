--- v4 (2026-05-21)
+++ v5 (2026-07-29)
@@ -8940,31 +8940,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/21/2026 21:20:26</dc:description>
+  <dc:description>Export en date du 07/29/2026 14:40:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>