--- v5 (2026-07-29)
+++ v6 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="581">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP16278</t>
   </si>
   <si>
@@ -1652,68 +1652,50 @@
     <t>RS5433</t>
   </si>
   <si>
     <t>CLES C1 Espagnol - Certificat de compétences en langues de l’enseignement supérieur</t>
   </si>
   <si>
     <t>RS5550</t>
   </si>
   <si>
     <t>Tests TOEIC (Test of English for International Communication)</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>10/11/2021</t>
   </si>
   <si>
     <t>RS5622</t>
   </si>
   <si>
     <t>Certificat national de compétence de mandataire judiciaire à la protection des majeurs</t>
   </si>
   <si>
     <t>31/12/2026</t>
-  </si>
-[...16 lines deleted...]
-    <t>Service de sécurité incendie et d'assistance aux personnes (SSIAP) niveau 3</t>
   </si>
   <si>
     <t>RS6021</t>
   </si>
   <si>
     <t>Test de connaissance du français intégration, résidence, nationalité (TCF IRN)</t>
   </si>
   <si>
     <t>01/06/2024</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>RS6460</t>
   </si>
   <si>
     <t>Test de connaissance du français dit tout public (TCF TP)</t>
   </si>
   <si>
     <t>21/12/2026</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
@@ -2152,51 +2134,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H292"/>
+  <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -8463,471 +8445,402 @@
       </c>
       <c r="E273" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>545</v>
       </c>
       <c r="G273" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>546</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>547</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>265</v>
+        <v>9</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="G274" s="2" t="s">
-        <v>11</v>
+        <v>549</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>265</v>
+        <v>9</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="G275" s="2" t="s">
-        <v>11</v>
+        <v>553</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="C276" s="2" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="D276" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>265</v>
+        <v>9</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="G276" s="2" t="s">
-        <v>11</v>
+        <v>553</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="D277" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="G277" s="2" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>557</v>
+        <v>516</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="G278" s="2" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B279" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="G279" s="2" t="s">
         <v>560</v>
-      </c>
-[...13 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>563</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>564</v>
+        <v>526</v>
       </c>
       <c r="D280" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="G280" s="2" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="G281" s="2" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D282" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="G282" s="2" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="D283" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="G283" s="2" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="D284" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="G284" s="2" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="D285" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="G285" s="2" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B286" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="G286" s="2" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>573</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D287" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>574</v>
       </c>
       <c r="G287" s="2" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C288" s="2" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="D288" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>574</v>
       </c>
       <c r="G288" s="2" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1">
         <v>19251215000363</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>553</v>
+        <v>578</v>
       </c>
       <c r="D289" s="2" t="s">
-        <v>9</v>
+        <v>265</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="G289" s="2" t="s">
-        <v>578</v>
-[...18 lines deleted...]
-      <c r="F290" s="2" t="s">
         <v>580</v>
-      </c>
-[...47 lines deleted...]
-        <v>586</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -8940,31 +8853,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/29/2026 14:40:03</dc:description>
+  <dc:description>Export en date du 09/13/2026 01:09:51</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>