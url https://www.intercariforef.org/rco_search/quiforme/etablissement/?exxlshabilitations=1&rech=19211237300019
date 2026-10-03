--- v7 (2026-08-19)
+++ v8 (2026-10-03)
@@ -1258,72 +1258,72 @@
   <si>
     <t>31/01/2028</t>
   </si>
   <si>
     <t>RNCP37213</t>
   </si>
   <si>
     <t>DSP Commercialisation éco-responsable</t>
   </si>
   <si>
     <t>31/08/2028</t>
   </si>
   <si>
     <t>RNCP37711</t>
   </si>
   <si>
     <t>LICENCE Sciences de la vigne et du vin (fiche nationale)</t>
   </si>
   <si>
     <t>31/05/2028</t>
   </si>
   <si>
     <t>RNCP37870</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Electronique et Systèmes numériques</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe, spécialité Electronique et Systèmes numériques</t>
   </si>
   <si>
     <t>RNCP37881</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Informatique et Réseaux</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe, spécialité Informatique et Réseaux</t>
   </si>
   <si>
     <t>31/10/2026</t>
   </si>
   <si>
     <t>RNCP37882</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Matériaux</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe, spécialité Matériaux</t>
   </si>
   <si>
     <t>RNCP37944</t>
   </si>
   <si>
-    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe (ESIREM), spécialité Robotique</t>
+    <t>Titre ingénieur Ingénieur diplômé de l’Ecole Supérieure d’Ingénieurs de Recherche en Matériaux de l’Université Bourgogne Europe, spécialité Robotique</t>
   </si>
   <si>
     <t>RNCP38152</t>
   </si>
   <si>
     <t>MASTER Métiers de l'enseignement, de l'éducation et de la formation (MEEF), pratiques et ingénierie de la formation (fiche nationale)</t>
   </si>
   <si>
     <t>01/09/2028</t>
   </si>
   <si>
     <t>RNCP38154</t>
   </si>
   <si>
     <t>MASTER Métiers de l'enseignement, de l'éducation et de la formation (MEEF), encadrement éducatif (fiche nationale)</t>
   </si>
   <si>
     <t>RNCP38155</t>
   </si>
   <si>
     <t>MASTER Métiers de l'enseignement, de l'éducation et de la formation (MEEF), 1er degré / Professeur des écoles (fiche nationale)</t>
   </si>
   <si>
     <t>RNCP38156</t>
   </si>
@@ -9562,31 +9562,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 08/19/2026 14:38:11</dc:description>
+  <dc:description>Export en date du 10/04/2026 01:49:59</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>