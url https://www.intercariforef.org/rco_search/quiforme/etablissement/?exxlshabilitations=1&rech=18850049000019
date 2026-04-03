--- v2 (2026-02-15)
+++ v3 (2026-04-03)
@@ -3818,31 +3818,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/15/2026 13:29:23</dc:description>
+  <dc:description>Export en date du 04/03/2026 10:42:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>