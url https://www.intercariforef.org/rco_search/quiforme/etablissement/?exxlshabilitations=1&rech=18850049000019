--- v3 (2026-04-03)
+++ v4 (2026-05-21)
@@ -3818,31 +3818,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/03/2026 10:42:26</dc:description>
+  <dc:description>Export en date du 05/21/2026 19:42:24</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>