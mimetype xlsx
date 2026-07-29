--- v4 (2026-05-21)
+++ v5 (2026-07-29)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RS101</t>
   </si>
   <si>
@@ -559,71 +559,62 @@
   <si>
     <t>RS6439</t>
   </si>
   <si>
     <t>RS6893</t>
   </si>
   <si>
     <t>DigComp (Tosa)</t>
   </si>
   <si>
     <t>28/11/2027</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>RS6923</t>
   </si>
   <si>
     <t>Création entreprise : identifier les points-clés pour un projet réussi</t>
   </si>
   <si>
     <t>28/11/2029</t>
   </si>
   <si>
-    <t>RS6952</t>
-[...5 lines deleted...]
-    <t>18/12/2029</t>
+    <t>RS6955</t>
+  </si>
+  <si>
+    <t>Concevoir des dessins techniques et des plans avec AutoCAD (Tosa)</t>
+  </si>
+  <si>
+    <t>18/12/2027</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
-    <t>RS6955</t>
-[...7 lines deleted...]
-  <si>
     <t>RS6956</t>
   </si>
   <si>
     <t>Créer des illustrations vectorielles et des graphiques avec Illustrator (Tosa)</t>
   </si>
   <si>
     <t>RS6957</t>
   </si>
   <si>
     <t>Concevoir des mises en page et des publications professionnelles avec InDesign (Tosa)</t>
   </si>
   <si>
     <t>RS6958</t>
   </si>
   <si>
     <t>Gérer les courriels et la planification avec Outlook (Tosa)</t>
   </si>
   <si>
     <t>RS6959</t>
   </si>
   <si>
     <t>Réaliser des retouches et des compositions d'images avec Photoshop (Tosa)</t>
   </si>
   <si>
     <t>RS6960</t>
@@ -688,108 +679,120 @@
   <si>
     <t>24/09/2028</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>RS727</t>
   </si>
   <si>
     <t>Maintenir et actualiser ses compétences de sauveteur secouriste du travail</t>
   </si>
   <si>
     <t>RS7373</t>
   </si>
   <si>
     <t>Visualiser, analyser et optimiser les données avec Power BI (Tosa)</t>
   </si>
   <si>
     <t>27/11/2030</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
-    <t>RS7376</t>
-[...2 lines deleted...]
-    <t>Développer la qualité de service et la relation client (Certificat de Compétences en Entreprise-CCE )</t>
+    <t>RS7377</t>
+  </si>
+  <si>
+    <t>Animer une équipe de travail (Certificat de Compétences en Entreprise- CCE )</t>
+  </si>
+  <si>
+    <t>RS7379</t>
   </si>
   <si>
     <t>27/11/2028</t>
   </si>
   <si>
-    <t>RS7377</t>
-[...13 lines deleted...]
-  <si>
     <t>RS7381</t>
   </si>
   <si>
-    <t>RS7382</t>
-[...10 lines deleted...]
-  <si>
     <t>RS7385</t>
   </si>
   <si>
     <t>RS7412</t>
   </si>
   <si>
     <t>Test CLOE Portugais – Communiquer dans un contexte professionnel</t>
   </si>
   <si>
     <t>RS7438</t>
   </si>
   <si>
     <t>Créer et piloter sa micro-entreprise</t>
   </si>
   <si>
     <t>18/12/2028</t>
   </si>
   <si>
     <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>RS7667</t>
+  </si>
+  <si>
+    <t>CLOE Anglais - Communiquer dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>26/06/2031</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>RS7668</t>
+  </si>
+  <si>
+    <t>CLOE Espagnol - Communiquer dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>RS7669</t>
+  </si>
+  <si>
+    <t>CLOE Allemand - Communiquer dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>RS7670</t>
+  </si>
+  <si>
+    <t>CLOE Italien - Communiquer dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>RS7671</t>
+  </si>
+  <si>
+    <t>CLOE Français langue étrangère - Communiquer dans un contexte professionnel</t>
   </si>
   <si>
     <t>RS8</t>
   </si>
   <si>
     <t>TOSA</t>
   </si>
   <si>
     <t>RS91</t>
   </si>
   <si>
     <t>Certificat de Compétences en Entreprise (CCE) « Exercer le rôle de tuteur en entreprise »</t>
   </si>
   <si>
     <t>RS93</t>
   </si>
   <si>
     <t>Test Bright language - Evaluation d'anglais professionnel</t>
   </si>
   <si>
     <t>RS969</t>
   </si>
   <si>
     <t>Test Bright Anglais - Level A</t>
   </si>
@@ -3091,709 +3094,709 @@
       </c>
       <c r="F83" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>185</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B85" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C85" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="C85" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B86" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C86" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="C86" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B87" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C87" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="C87" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D87" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G87" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B88" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C88" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="C88" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B89" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C89" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="C89" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B90" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C90" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="C90" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B91" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C91" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="C91" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B92" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C92" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="C92" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B93" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C93" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="C93" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D93" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B94" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="C94" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="C94" s="2" t="s">
+      <c r="D94" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F94" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="D94" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G94" s="2" t="s">
-        <v>184</v>
+        <v>208</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>210</v>
+        <v>11</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>211</v>
+        <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B96" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C96" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="C96" s="2" t="s">
+      <c r="D96" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F96" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="D96" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G96" s="2" t="s">
-        <v>12</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>216</v>
+        <v>11</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>217</v>
+        <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B98" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C98" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="C98" s="2" t="s">
+      <c r="D98" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F98" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="D98" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G98" s="2" t="s">
-        <v>12</v>
+        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B99" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G99" s="2" t="s">
         <v>220</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B100" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="C100" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G100" s="2" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>228</v>
+        <v>73</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B104" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="G104" s="2" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>234</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B106" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C106" s="2" t="s">
+      <c r="G106" s="2" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>70</v>
+        <v>240</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1">
         <v>18850049000019</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -3818,31 +3821,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/21/2026 19:42:24</dc:description>
+  <dc:description>Export en date du 07/29/2026 09:01:59</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>