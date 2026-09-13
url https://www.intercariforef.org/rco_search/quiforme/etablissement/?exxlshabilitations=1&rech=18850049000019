--- v5 (2026-07-29)
+++ v6 (2026-09-13)
@@ -3821,31 +3821,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/29/2026 09:01:59</dc:description>
+  <dc:description>Export en date du 09/13/2026 04:47:16</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>