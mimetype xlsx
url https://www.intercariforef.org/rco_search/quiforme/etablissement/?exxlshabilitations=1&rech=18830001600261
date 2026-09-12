--- v5 (2026-07-21)
+++ v6 (2026-09-12)
@@ -1946,51 +1946,51 @@
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1">
         <v>18830001600261</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1">
         <v>18830001600261</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
@@ -4102,31 +4102,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/21/2026 18:10:10</dc:description>
+  <dc:description>Export en date du 09/12/2026 06:23:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>