--- v2 (2026-02-01)
+++ v3 (2026-04-08)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP17791</t>
   </si>
   <si>
@@ -1541,50 +1541,92 @@
     <t>Réaliser une opération d'import-export</t>
   </si>
   <si>
     <t>RS7384</t>
   </si>
   <si>
     <t>RS7385</t>
   </si>
   <si>
     <t>RS7412</t>
   </si>
   <si>
     <t>Test CLOE Portugais – Communiquer dans un contexte professionnel</t>
   </si>
   <si>
     <t>RS7438</t>
   </si>
   <si>
     <t>Créer et piloter sa micro-entreprise</t>
   </si>
   <si>
     <t>18/12/2028</t>
   </si>
   <si>
     <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>RS7524</t>
+  </si>
+  <si>
+    <t>ICDL - Créer des présentations visuelles et animées avec un logiciel de PréAO</t>
+  </si>
+  <si>
+    <t>27/02/2029</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>RS7525</t>
+  </si>
+  <si>
+    <t>ICDL - Concevoir, structurer, et gérer un site web avec un outil d’édition de site web</t>
+  </si>
+  <si>
+    <t>RS7526</t>
+  </si>
+  <si>
+    <t>ICDL - Créer, retoucher et préparer des visuels à l’aide d’un logiciel d’édition d’images</t>
+  </si>
+  <si>
+    <t>RS7527</t>
+  </si>
+  <si>
+    <t>ICDL - Travailler en équipe à l’aide d'outils collaboratifs en ligne</t>
+  </si>
+  <si>
+    <t>RS7528</t>
+  </si>
+  <si>
+    <t>ICDL - Organiser, analyser et présenter des données chiffrées avec un logiciel de tableur</t>
+  </si>
+  <si>
+    <t>RS7529</t>
+  </si>
+  <si>
+    <t>ICDL - Rédiger, structurer et présenter des documents professionnels avec un logiciel de traitement de texte</t>
   </si>
   <si>
     <t>RS8</t>
   </si>
   <si>
     <t>TOSA</t>
   </si>
   <si>
     <t>RS91</t>
   </si>
   <si>
     <t>Certificat de Compétences en Entreprise (CCE) « Exercer le rôle de tuteur en entreprise »</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1930,51 +1972,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H218"/>
+  <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -6933,76 +6975,214 @@
       </c>
       <c r="F216" s="2" t="s">
         <v>507</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>509</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>510</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>113</v>
+        <v>511</v>
       </c>
       <c r="G217" s="2" t="s">
-        <v>11</v>
+        <v>512</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B218" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
         <v>511</v>
       </c>
-      <c r="C218" s="2" t="s">
+      <c r="G218" s="2" t="s">
         <v>512</v>
       </c>
-      <c r="D218" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F218" s="2" t="s">
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="G219" s="2" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="G220" s="2" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="G221" s="2" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="G222" s="2" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G223" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="G218" s="2" t="s">
+      <c r="G224" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -7016,31 +7196,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/01/2026 13:11:01</dc:description>
+  <dc:description>Export en date du 04/08/2026 18:56:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>