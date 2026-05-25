--- v3 (2026-04-08)
+++ v4 (2026-05-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP17791</t>
   </si>
   <si>
@@ -1267,137 +1267,131 @@
   <si>
     <t>28/11/2029</t>
   </si>
   <si>
     <t>RS6937</t>
   </si>
   <si>
     <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 485 catégorie 1 : gerbeurs automoteurs à conducteur accompagnant</t>
   </si>
   <si>
     <t>RS6938</t>
   </si>
   <si>
     <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 485 catégorie 2 : gerbeurs automoteurs à conducteur accompagnant d’hauteur de levée &gt; 2,5 m</t>
   </si>
   <si>
     <t>RS6939</t>
   </si>
   <si>
     <t>Certification aux conditions d'hygiène et salubrité pour la réalisation des techniques de tatouage et du perçage corporel</t>
   </si>
   <si>
     <t>13/03/2029</t>
   </si>
   <si>
-    <t>RS6952</t>
-[...2 lines deleted...]
-    <t>Conduire un recrutement : de l'analyse du besoin à l'intégration du collaborateur (Certificat de compétences en entreprise - CCE)</t>
+    <t>RS6955</t>
+  </si>
+  <si>
+    <t>Concevoir des dessins techniques et des plans avec AutoCAD (Tosa)</t>
+  </si>
+  <si>
+    <t>18/12/2027</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>RS6956</t>
+  </si>
+  <si>
+    <t>Créer des illustrations vectorielles et des graphiques avec Illustrator (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6957</t>
+  </si>
+  <si>
+    <t>Concevoir des mises en page et des publications professionnelles avec InDesign (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6958</t>
+  </si>
+  <si>
+    <t>Gérer les courriels et la planification avec Outlook (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6959</t>
+  </si>
+  <si>
+    <t>Réaliser des retouches et des compositions d'images avec Photoshop (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6960</t>
+  </si>
+  <si>
+    <t>Utiliser les outils collaboratifs de Microsoft 365 pour améliorer la productivité (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6961</t>
+  </si>
+  <si>
+    <t>Développer des présentations visuelles et dynamiques avec PowerPoint (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6962</t>
+  </si>
+  <si>
+    <t>Programmer et automatiser des tâches avec Python (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6963</t>
+  </si>
+  <si>
+    <t>Automatiser des processus dans les applications Microsoft Office avec VBA (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6964</t>
+  </si>
+  <si>
+    <t>Rédiger et mettre en forme des documents professionnels avec Word (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6965</t>
+  </si>
+  <si>
+    <t>Créer et gérer des sites web avec WordPress (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6997</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - Recommandation 490 : grues de chargement</t>
   </si>
   <si>
     <t>18/12/2029</t>
   </si>
   <si>
-    <t>18/12/2024</t>
-[...76 lines deleted...]
-  <si>
     <t>RS7000</t>
   </si>
   <si>
     <t>RS7001</t>
   </si>
   <si>
     <t>RS7023</t>
   </si>
   <si>
     <t>31/01/2030</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>RS7040</t>
   </si>
   <si>
     <t>RS7041</t>
   </si>
   <si>
     <t>RS7044</t>
   </si>
   <si>
     <t>RS7049</t>
@@ -1477,69 +1471,63 @@
   <si>
     <t>24/09/2030</t>
   </si>
   <si>
     <t>RS7317</t>
   </si>
   <si>
     <t>RS7318</t>
   </si>
   <si>
     <t>RS7319</t>
   </si>
   <si>
     <t>RS7320</t>
   </si>
   <si>
     <t>RS7321</t>
   </si>
   <si>
     <t>RS7373</t>
   </si>
   <si>
     <t>Visualiser, analyser et optimiser les données avec Power BI (Tosa)</t>
   </si>
   <si>
-    <t>RS7376</t>
-[...2 lines deleted...]
-    <t>Développer la qualité de service et la relation client (Certificat de Compétences en Entreprise-CCE )</t>
+    <t>RS7377</t>
+  </si>
+  <si>
+    <t>Animer une équipe de travail (Certificat de Compétences en Entreprise- CCE )</t>
+  </si>
+  <si>
+    <t>RS7378</t>
+  </si>
+  <si>
+    <t>Maitriser les fondamentaux de la gestion d'une TPE-PME (Certificat de Compétences en Entreprise-CCE )</t>
   </si>
   <si>
     <t>27/11/2028</t>
-  </si>
-[...10 lines deleted...]
-    <t>Maitriser les fondamentaux de la gestion d'une TPE-PME (Certificat de Compétences en Entreprise-CCE )</t>
   </si>
   <si>
     <t>RS7379</t>
   </si>
   <si>
     <t>RS7380</t>
   </si>
   <si>
     <t>Réaliser des achats en TPE-PME (Certificat de Compétences en Entreprise-CCE)</t>
   </si>
   <si>
     <t>RS7382</t>
   </si>
   <si>
     <t>Traiter la paie en TPE-PME (Certificat de Compétences en Entreprise-CCE)</t>
   </si>
   <si>
     <t>RS7383</t>
   </si>
   <si>
     <t>Réaliser une opération d'import-export</t>
   </si>
   <si>
     <t>RS7384</t>
   </si>
@@ -1972,51 +1960,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H224"/>
+  <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -5940,790 +5928,790 @@
       </c>
       <c r="F171" s="2" t="s">
         <v>419</v>
       </c>
       <c r="G171" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>421</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>422</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B173" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C173" s="2" t="s">
         <v>424</v>
       </c>
-      <c r="C173" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B174" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C174" s="2" t="s">
         <v>426</v>
       </c>
-      <c r="C174" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B175" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C175" s="2" t="s">
         <v>428</v>
       </c>
-      <c r="C175" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B176" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C176" s="2" t="s">
         <v>430</v>
       </c>
-      <c r="C176" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B177" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C177" s="2" t="s">
         <v>432</v>
       </c>
-      <c r="C177" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B178" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="C178" s="2" t="s">
         <v>434</v>
       </c>
-      <c r="C178" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B179" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C179" s="2" t="s">
         <v>436</v>
       </c>
-      <c r="C179" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B180" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C180" s="2" t="s">
         <v>438</v>
       </c>
-      <c r="C180" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B181" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C181" s="2" t="s">
         <v>440</v>
       </c>
-      <c r="C181" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B182" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C182" s="2" t="s">
         <v>442</v>
       </c>
-      <c r="C182" s="2" t="s">
+      <c r="D182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
         <v>443</v>
-      </c>
-[...7 lines deleted...]
-        <v>423</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>444</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>445</v>
+        <v>176</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>419</v>
+        <v>443</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>419</v>
+        <v>443</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B185" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
         <v>447</v>
       </c>
-      <c r="C185" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G185" s="2" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B186" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="G186" s="2" t="s">
         <v>448</v>
-      </c>
-[...13 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G188" s="2" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G189" s="2" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B190" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="C190" s="2" t="s">
         <v>454</v>
       </c>
-      <c r="C190" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="G190" s="2" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C191" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="G191" s="2" t="s">
         <v>456</v>
-      </c>
-[...10 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>459</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>201</v>
+        <v>460</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>460</v>
+        <v>113</v>
       </c>
       <c r="G192" s="2" t="s">
-        <v>458</v>
+        <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>461</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>462</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>113</v>
+        <v>463</v>
       </c>
       <c r="G193" s="2" t="s">
-        <v>11</v>
+        <v>464</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="G194" s="2" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B195" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
         <v>467</v>
       </c>
-      <c r="C195" s="2" t="s">
+      <c r="G195" s="2" t="s">
         <v>468</v>
-      </c>
-[...10 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>471</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>472</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="G196" s="2" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>475</v>
+        <v>113</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>470</v>
+        <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>476</v>
       </c>
       <c r="C198" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F198" s="2" t="s">
         <v>477</v>
       </c>
-      <c r="D198" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G198" s="2" t="s">
-        <v>11</v>
+        <v>468</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>478</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="G201" s="2" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="G203" s="2" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B204" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="C204" s="2" t="s">
         <v>484</v>
       </c>
-      <c r="C204" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
-        <v>479</v>
+        <v>107</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>470</v>
+        <v>108</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>485</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>486</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>108</v>
       </c>
     </row>
@@ -6736,453 +6724,407 @@
       </c>
       <c r="C206" s="2" t="s">
         <v>488</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>489</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>490</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>491</v>
+        <v>208</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>107</v>
+        <v>489</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B208" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C208" s="2" t="s">
         <v>492</v>
       </c>
-      <c r="C208" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>489</v>
+        <v>107</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B209" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="C209" s="2" t="s">
         <v>494</v>
       </c>
-      <c r="C209" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>489</v>
+        <v>107</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>495</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>496</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>107</v>
+        <v>489</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>497</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>498</v>
+        <v>227</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>107</v>
+        <v>489</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>500</v>
+        <v>214</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>489</v>
+        <v>107</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>227</v>
+        <v>500</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>489</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B214" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C214" s="2" t="s">
         <v>502</v>
       </c>
-      <c r="C214" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>107</v>
+        <v>503</v>
       </c>
       <c r="G214" s="2" t="s">
-        <v>108</v>
+        <v>504</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>489</v>
+        <v>507</v>
       </c>
       <c r="G215" s="2" t="s">
-        <v>108</v>
+        <v>508</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>507</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="G217" s="2" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>513</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>514</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="G218" s="2" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>515</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>516</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="G219" s="2" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>517</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>518</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="G220" s="2" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>519</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>520</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>511</v>
+        <v>113</v>
       </c>
       <c r="G221" s="2" t="s">
-        <v>512</v>
+        <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>521</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>522</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>511</v>
+        <v>116</v>
       </c>
       <c r="G222" s="2" t="s">
-        <v>512</v>
-[...44 lines deleted...]
-      <c r="G224" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -7196,31 +7138,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/08/2026 18:56:00</dc:description>
+  <dc:description>Export en date du 05/25/2026 20:19:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>