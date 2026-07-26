--- v4 (2026-05-25)
+++ v5 (2026-07-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="537">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP17791</t>
   </si>
   <si>
@@ -331,1190 +331,1196 @@
   <si>
     <t>RNCP40313</t>
   </si>
   <si>
     <t>06/03/2027</t>
   </si>
   <si>
     <t>RNCP41366</t>
   </si>
   <si>
     <t>04/11/2027</t>
   </si>
   <si>
     <t>RNCP41464</t>
   </si>
   <si>
     <t>Technicien-vendeur cycles</t>
   </si>
   <si>
     <t>27/10/2030</t>
   </si>
   <si>
     <t>27/10/2025</t>
   </si>
   <si>
-    <t>RNCP41688</t>
-[...2 lines deleted...]
-    <t>Manager en ingénierie d'affaires et performance commerciale</t>
+    <t>RNCP42514</t>
+  </si>
+  <si>
+    <t>Chef d'entreprise - développeur de TPE/PME</t>
+  </si>
+  <si>
+    <t>26/06/2031</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>RNCP5881</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>RS101</t>
+  </si>
+  <si>
+    <t>BULATS - Linguaskill</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>RS105</t>
+  </si>
+  <si>
+    <t>Certificat de Compétences en Entreprise (CCE) ""Exercer la mission de formateur en entreprise""</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>RS110</t>
+  </si>
+  <si>
+    <t>Certificat de Compétences en Entreprise (CCE) ""Animer une équipe de travail""</t>
+  </si>
+  <si>
+    <t>RS112</t>
+  </si>
+  <si>
+    <t>Certificat de Compétences en Entreprise (CCE) "" Manager un projet ""</t>
+  </si>
+  <si>
+    <t>04/09/2021</t>
+  </si>
+  <si>
+    <t>RS115</t>
+  </si>
+  <si>
+    <t>Certificat de Compétences en Entreprise (CCE) ""Mener une négociation commerciale""</t>
+  </si>
+  <si>
+    <t>RS120</t>
+  </si>
+  <si>
+    <t>Certificat de Compétences en Entreprise (CCE) ""Gérer la paie""</t>
+  </si>
+  <si>
+    <t>RS137</t>
+  </si>
+  <si>
+    <t>PCIE - Passeport de Compétences Informatique Européen</t>
+  </si>
+  <si>
+    <t>RS2757</t>
+  </si>
+  <si>
+    <t>Développer un projet entrepreneurial réussi</t>
+  </si>
+  <si>
+    <t>RS355</t>
+  </si>
+  <si>
+    <t>5 jours pour Entreprendre</t>
+  </si>
+  <si>
+    <t>RS3808</t>
+  </si>
+  <si>
+    <t>Certificat de compétences en entreprise (CCE) Exercer la mission d'organisation et de suivi des achats</t>
+  </si>
+  <si>
+    <t>RS3809</t>
+  </si>
+  <si>
+    <t>Certificat de compétences en entreprise (CCE) Contribuer à la gestion de l'entreprise</t>
+  </si>
+  <si>
+    <t>RS3810</t>
+  </si>
+  <si>
+    <t>Certificat de compétences en entreprise (CCE) Mettre en œuvre des actions de communication numérique dans l’entreprise</t>
+  </si>
+  <si>
+    <t>RS3812</t>
+  </si>
+  <si>
+    <t>Certificat de compétences en entreprise (CCE) Gérer les opérations à l'international</t>
+  </si>
+  <si>
+    <t>RS3816</t>
+  </si>
+  <si>
+    <t>Certificat de compétences en entreprise (CCE) Réaliser une activité de production</t>
+  </si>
+  <si>
+    <t>RS3817</t>
+  </si>
+  <si>
+    <t>Certificat de compétences en entreprise (CCE) Développer la qualité au service du client</t>
+  </si>
+  <si>
+    <t>RS4354</t>
+  </si>
+  <si>
+    <t>Certification CLOE Anglais</t>
+  </si>
+  <si>
+    <t>RS4357</t>
+  </si>
+  <si>
+    <t>Certification CLOE Allemand</t>
+  </si>
+  <si>
+    <t>RS4358</t>
+  </si>
+  <si>
+    <t>Certification CLOE Espagnol</t>
+  </si>
+  <si>
+    <t>RS4359</t>
+  </si>
+  <si>
+    <t>Certification CLOE Italien</t>
+  </si>
+  <si>
+    <t>RS4360</t>
+  </si>
+  <si>
+    <t>Certification CLOE Français Langue Etrangère</t>
+  </si>
+  <si>
+    <t>RS5054</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - Recommandation 489 catégorie 3 – Chariots élévateurs frontaux en porte-à-faux</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>27/01/2020</t>
+  </si>
+  <si>
+    <t>RS5055</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - Recommandation 489 catégorie 1A : Transpalettes à conducteur porté sans élévation du poste de conduite</t>
+  </si>
+  <si>
+    <t>RS5057</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - Recommandation 489 catégorie 1B : Gerbeurs à conducteur porté à hauteur de levée &gt; 1,20 m</t>
+  </si>
+  <si>
+    <t>RS5058</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - Recommandation 489 catégorie 2B : Chariots tracteurs industriels</t>
+  </si>
+  <si>
+    <t>RS5059</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - Recommandation 489 catégorie 4 : Chariots élévateurs frontaux en porte-à-faux à capacité nominale &gt; 6 tonnes</t>
+  </si>
+  <si>
+    <t>RS5060</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - Recommandation 489 catégorie 5 : Chariots élévateurs à mat rétractable</t>
+  </si>
+  <si>
+    <t>RS5081</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 482 catégories A : Engins compacts</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>02/03/2020</t>
+  </si>
+  <si>
+    <t>RS5082</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 486A catégorie B : PEMP à élévation multidirectionnelle</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>RS5084</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 486A catégorie A : PEMP à élévation verticale</t>
+  </si>
+  <si>
+    <t>RS5087</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 482 catégorie B1 : Engins d’extraction à déplacement séquentiel</t>
+  </si>
+  <si>
+    <t>RS5101</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 482 catégorie F : Chariots de manutention tout-terrain</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>RS5103</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 482 catégorie G : Conduite hors production des engins</t>
+  </si>
+  <si>
+    <t>RS5106</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 484 catégorie 1 : Ponts roulants et portiques à commande au sol</t>
+  </si>
+  <si>
+    <t>RS5109</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 485 catégorie 1 : Gerbeurs automoteurs à conducteur accompagnant</t>
+  </si>
+  <si>
+    <t>RS5111</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 485 catégorie 2 : Gerbeurs automoteurs à conducteur accompagnant d’hauteur de levée &gt; 2,5 m</t>
+  </si>
+  <si>
+    <t>RS5118</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - Recommandation 490 : Grues de chargement</t>
+  </si>
+  <si>
+    <t>RS5123</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 482 catégorie C1 : Engins de chargement à déplacement alternatif</t>
+  </si>
+  <si>
+    <t>RS5190</t>
+  </si>
+  <si>
+    <t>Utilisation d'un logiciel de PAO (PCIE - ICDL)</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>29/05/2020</t>
+  </si>
+  <si>
+    <t>RS5191</t>
+  </si>
+  <si>
+    <t>Utilisation d'un logiciel de CAO 3D (PCIE - ICDL)</t>
+  </si>
+  <si>
+    <t>RS5199</t>
+  </si>
+  <si>
+    <t>Certificat Voltaire</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>RS5211</t>
+  </si>
+  <si>
+    <t>Exercer la mission de conseiller AFEST</t>
+  </si>
+  <si>
+    <t>29/06/2023</t>
+  </si>
+  <si>
+    <t>29/06/2020</t>
+  </si>
+  <si>
+    <t>RS5365</t>
+  </si>
+  <si>
+    <t>Exercer la mission de formateur en entreprise (Certificat de Compétences en Entreprise-CCE)</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2021</t>
+  </si>
+  <si>
+    <t>RS5366</t>
+  </si>
+  <si>
+    <t>Animer une équipe de travail(Certificat de Compétences en Entreprise- CCE )</t>
+  </si>
+  <si>
+    <t>RS5367</t>
+  </si>
+  <si>
+    <t>Manager un projet (Certificat de Compétences en Entreprise-CCE )</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>RS5369</t>
+  </si>
+  <si>
+    <t>Traiter la paie (Certificat de Compétences en Entreprise-CCE)</t>
+  </si>
+  <si>
+    <t>RS5370</t>
+  </si>
+  <si>
+    <t>Développer la qualité au service du client (Certificat de Compétences en Entreprise-CCE )</t>
+  </si>
+  <si>
+    <t>RS5371</t>
+  </si>
+  <si>
+    <t>Gérer les opérations à l'international (Certificat de Compétences en Entreprise-CCE )</t>
+  </si>
+  <si>
+    <t>RS5372</t>
+  </si>
+  <si>
+    <t>Exercer la mission d'organisation et de suivi des achats (Certificat de Compétences en Entreprise-CCE)</t>
+  </si>
+  <si>
+    <t>RS5373</t>
+  </si>
+  <si>
+    <t>Contribuer à la gestion de l'entreprise (Certificat de Compétences en Entreprise-CCE )</t>
+  </si>
+  <si>
+    <t>RS5444</t>
+  </si>
+  <si>
+    <t>Mener une négociation commerciale (Certificat de Compétences en Entreprise - CCE)</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>19/05/2021</t>
+  </si>
+  <si>
+    <t>RS5550</t>
+  </si>
+  <si>
+    <t>Tests TOEIC (Test of English for International Communication)</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>10/11/2021</t>
+  </si>
+  <si>
+    <t>RS5578</t>
+  </si>
+  <si>
+    <t>Création entreprise - Identifier les points clés pour un projet réussi</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>RS5579</t>
+  </si>
+  <si>
+    <t>Création entreprise - Bâtir un projet entrepreneurial durable</t>
+  </si>
+  <si>
+    <t>10/11/2026</t>
+  </si>
+  <si>
+    <t>RS5588</t>
+  </si>
+  <si>
+    <t>Utilisation d’un logiciel d’édition d’images (ICDL-PCIE)</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>RS5589</t>
+  </si>
+  <si>
+    <t>Utilisation d'un logiciel de traitement de texte (ICDL - PCIE)</t>
+  </si>
+  <si>
+    <t>RS5590</t>
+  </si>
+  <si>
+    <t>Utilisation d'un logiciel de tableur (ICDL - PCIE)</t>
+  </si>
+  <si>
+    <t>RS5591</t>
+  </si>
+  <si>
+    <t>Utilisation d'un logiciel de présentation (ICDL-PCIE)</t>
+  </si>
+  <si>
+    <t>RS5596</t>
+  </si>
+  <si>
+    <t>Utilisation d’un logiciel d’édition de site web (ICDL-PCIE)</t>
+  </si>
+  <si>
+    <t>RS5597</t>
+  </si>
+  <si>
+    <t>Utilisation des outils collaboratifs (ICDL-PCIE)</t>
+  </si>
+  <si>
+    <t>RS5660</t>
+  </si>
+  <si>
+    <t>Certification CLOE français langue étrangère</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>RS5661</t>
+  </si>
+  <si>
+    <t>Certification CLOE allemand</t>
+  </si>
+  <si>
+    <t>RS5662</t>
+  </si>
+  <si>
+    <t>Certification CLOE italien</t>
+  </si>
+  <si>
+    <t>RS5663</t>
+  </si>
+  <si>
+    <t>Certification CLOE espagnol</t>
+  </si>
+  <si>
+    <t>RS5664</t>
+  </si>
+  <si>
+    <t>Certification CLOE anglais</t>
+  </si>
+  <si>
+    <t>RS5756</t>
+  </si>
+  <si>
+    <t>Exercer la profession de conseiller funéraire et assimilé</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>RS5764</t>
+  </si>
+  <si>
+    <t>Hygiène alimentaire dans les établissements de restauration commerciale</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>RS5784</t>
+  </si>
+  <si>
+    <t>Tosa Word</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>26/01/2022</t>
+  </si>
+  <si>
+    <t>RS5785</t>
+  </si>
+  <si>
+    <t>Tosa PowerPoint</t>
+  </si>
+  <si>
+    <t>RS5786</t>
+  </si>
+  <si>
+    <t>Tosa Outlook</t>
+  </si>
+  <si>
+    <t>RS5787</t>
+  </si>
+  <si>
+    <t>Tosa Photoshop</t>
+  </si>
+  <si>
+    <t>RS5788</t>
+  </si>
+  <si>
+    <t>Tosa AutoCAD</t>
+  </si>
+  <si>
+    <t>RS5789</t>
+  </si>
+  <si>
+    <t>Tosa WordPress</t>
+  </si>
+  <si>
+    <t>RS5790</t>
+  </si>
+  <si>
+    <t>Tosa LibreOffice Calc</t>
+  </si>
+  <si>
+    <t>RS5791</t>
+  </si>
+  <si>
+    <t>Tosa Illustrator</t>
+  </si>
+  <si>
+    <t>RS5792</t>
+  </si>
+  <si>
+    <t>Tosa VBA</t>
+  </si>
+  <si>
+    <t>RS5793</t>
+  </si>
+  <si>
+    <t>Tosa InDesign</t>
+  </si>
+  <si>
+    <t>RS5794</t>
+  </si>
+  <si>
+    <t>Tosa Access</t>
+  </si>
+  <si>
+    <t>RS5795</t>
+  </si>
+  <si>
+    <t>Tosa Python</t>
+  </si>
+  <si>
+    <t>RS5801</t>
+  </si>
+  <si>
+    <t>Sauveteur Secouriste du Travail (SST)</t>
+  </si>
+  <si>
+    <t>RS6062</t>
+  </si>
+  <si>
+    <t>Tosa DigComp</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>RS6118</t>
+  </si>
+  <si>
+    <t>Test d’aptitude à travailler en anglais - LILATE</t>
+  </si>
+  <si>
+    <t>24/10/2025</t>
+  </si>
+  <si>
+    <t>24/10/2022</t>
+  </si>
+  <si>
+    <t>RS6141</t>
+  </si>
+  <si>
+    <t>Test d’aptitude à travailler en japonais - LILATE</t>
+  </si>
+  <si>
+    <t>RS6142</t>
+  </si>
+  <si>
+    <t>Test d’aptitude à travailler en chinois - LILATE</t>
+  </si>
+  <si>
+    <t>RS6143</t>
+  </si>
+  <si>
+    <t>Test d’aptitude à travailler en portugais - LILATE</t>
+  </si>
+  <si>
+    <t>RS6144</t>
+  </si>
+  <si>
+    <t>Test d’aptitude à travailler en arabe - LILATE</t>
+  </si>
+  <si>
+    <t>RS6146</t>
+  </si>
+  <si>
+    <t>Test d’aptitude à travailler en russe - LILATE</t>
+  </si>
+  <si>
+    <t>RS6151</t>
+  </si>
+  <si>
+    <t>Test TOEIC (Test of English for International Communication)</t>
+  </si>
+  <si>
+    <t>RS6161</t>
+  </si>
+  <si>
+    <t>ICDL - Traitement de texte (Word, Writer, Google Docs)</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>23/11/2022</t>
+  </si>
+  <si>
+    <t>RS6162</t>
+  </si>
+  <si>
+    <t>ICDL - Tableur (Excel, Calc, Google Sheets)</t>
+  </si>
+  <si>
+    <t>RS6163</t>
+  </si>
+  <si>
+    <t>ICDL - Utilisation d'un logiciel de présentation (Powerpoint, Impress, Google Slides)</t>
+  </si>
+  <si>
+    <t>RS6164</t>
+  </si>
+  <si>
+    <t>ICDL - Outils collaboratifs</t>
+  </si>
+  <si>
+    <t>RS6165</t>
+  </si>
+  <si>
+    <t>ICDL - Édition d'images</t>
+  </si>
+  <si>
+    <t>RS6166</t>
+  </si>
+  <si>
+    <t>ICDL - Édition de sites web</t>
+  </si>
+  <si>
+    <t>RS6184</t>
+  </si>
+  <si>
+    <t>Tosa Sheets</t>
+  </si>
+  <si>
+    <t>14/12/2024</t>
+  </si>
+  <si>
+    <t>RS6185</t>
+  </si>
+  <si>
+    <t>Tosa Slides</t>
+  </si>
+  <si>
+    <t>RS6186</t>
+  </si>
+  <si>
+    <t>Tosa Docs</t>
+  </si>
+  <si>
+    <t>RS6197</t>
+  </si>
+  <si>
+    <t>Tosa Plateforme Collaborative Office 365</t>
+  </si>
+  <si>
+    <t>RS6198</t>
+  </si>
+  <si>
+    <t>RS6199</t>
+  </si>
+  <si>
+    <t>RS6200</t>
+  </si>
+  <si>
+    <t>RS6201</t>
+  </si>
+  <si>
+    <t>RS6202</t>
+  </si>
+  <si>
+    <t>RS6203</t>
+  </si>
+  <si>
+    <t>RS6204</t>
+  </si>
+  <si>
+    <t>RS6205</t>
+  </si>
+  <si>
+    <t>RS6206</t>
+  </si>
+  <si>
+    <t>RS6207</t>
+  </si>
+  <si>
+    <t>RS6208</t>
+  </si>
+  <si>
+    <t>RS6269</t>
+  </si>
+  <si>
+    <t>Socle de connaissances et de compétences professionnelles du management (CléA Management)</t>
+  </si>
+  <si>
+    <t>17/02/2028</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>RS6372</t>
+  </si>
+  <si>
+    <t>Développer l’activité commerciale par les réseaux sociaux</t>
+  </si>
+  <si>
+    <t>19/07/2026</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>RS6435</t>
+  </si>
+  <si>
+    <t>15/11/2026</t>
+  </si>
+  <si>
+    <t>15/11/2023</t>
+  </si>
+  <si>
+    <t>RS6436</t>
+  </si>
+  <si>
+    <t>RS6437</t>
+  </si>
+  <si>
+    <t>RS6438</t>
+  </si>
+  <si>
+    <t>RS6439</t>
+  </si>
+  <si>
+    <t>RS6460</t>
+  </si>
+  <si>
+    <t>Test de connaissance du français dit tout public (TCF TP)</t>
+  </si>
+  <si>
+    <t>21/12/2026</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>RS6559</t>
+  </si>
+  <si>
+    <t>ICDL - Traitement de Texte (Word, Writer, Google Docs)</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>RS6560</t>
+  </si>
+  <si>
+    <t>RS6561</t>
+  </si>
+  <si>
+    <t>RS6562</t>
+  </si>
+  <si>
+    <t>RS6563</t>
+  </si>
+  <si>
+    <t>RS6564</t>
+  </si>
+  <si>
+    <t>ICDL - Présentation Assistée par Ordinateur PréAO (Powerpoint, Impress, Google Slides)</t>
+  </si>
+  <si>
+    <t>RS6643</t>
+  </si>
+  <si>
+    <t>Test de connaissance du français intégration, résidence, nationalité (TCF IRN)</t>
+  </si>
+  <si>
+    <t>31/05/2027</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>RS6866</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - recommandation 489 catégorie 1A : transpalettes à conducteur porté sans élévation du poste de conduite</t>
+  </si>
+  <si>
+    <t>31/10/2029</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>RS6867</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - recommandation 489 catégorie 1B : gerbeurs à conducteur porté à hauteur de levée &gt; 1,20 m</t>
+  </si>
+  <si>
+    <t>RS6868</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - recommandation 489 catégorie 2B : chariots tracteurs industriels</t>
+  </si>
+  <si>
+    <t>RS6869</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - recommandation 489 catégorie 3 – chariots élévateurs frontaux en porte-à-faux</t>
+  </si>
+  <si>
+    <t>RS6870</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - recommandation 489 catégorie 5 : chariots élévateurs à mat rétractable</t>
+  </si>
+  <si>
+    <t>RS6871</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - recommandation 489 catégorie 4 : chariots élévateurs frontaux en porte-à-faux à capacité nominale &gt; 6 tonnes</t>
+  </si>
+  <si>
+    <t>RS6879</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - recommandation 484 catégorie 1 : ponts roulants et portiques à commande au sol</t>
+  </si>
+  <si>
+    <t>RS6893</t>
+  </si>
+  <si>
+    <t>DigComp (Tosa)</t>
+  </si>
+  <si>
+    <t>28/11/2027</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>RS6923</t>
+  </si>
+  <si>
+    <t>Création entreprise : identifier les points-clés pour un projet réussi</t>
+  </si>
+  <si>
+    <t>28/11/2029</t>
+  </si>
+  <si>
+    <t>RS6937</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 485 catégorie 1 : gerbeurs automoteurs à conducteur accompagnant</t>
+  </si>
+  <si>
+    <t>RS6938</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) Recommandation 485 catégorie 2 : gerbeurs automoteurs à conducteur accompagnant d’hauteur de levée &gt; 2,5 m</t>
+  </si>
+  <si>
+    <t>RS6939</t>
+  </si>
+  <si>
+    <t>Certification aux conditions d'hygiène et salubrité pour la réalisation des techniques de tatouage et du perçage corporel</t>
+  </si>
+  <si>
+    <t>13/03/2029</t>
+  </si>
+  <si>
+    <t>RS6955</t>
+  </si>
+  <si>
+    <t>Concevoir des dessins techniques et des plans avec AutoCAD (Tosa)</t>
+  </si>
+  <si>
+    <t>18/12/2027</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>RS6956</t>
+  </si>
+  <si>
+    <t>Créer des illustrations vectorielles et des graphiques avec Illustrator (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6957</t>
+  </si>
+  <si>
+    <t>Concevoir des mises en page et des publications professionnelles avec InDesign (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6958</t>
+  </si>
+  <si>
+    <t>Gérer les courriels et la planification avec Outlook (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6959</t>
+  </si>
+  <si>
+    <t>Réaliser des retouches et des compositions d'images avec Photoshop (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6960</t>
+  </si>
+  <si>
+    <t>Utiliser les outils collaboratifs de Microsoft 365 pour améliorer la productivité (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6961</t>
+  </si>
+  <si>
+    <t>Développer des présentations visuelles et dynamiques avec PowerPoint (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6962</t>
+  </si>
+  <si>
+    <t>Programmer et automatiser des tâches avec Python (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6963</t>
+  </si>
+  <si>
+    <t>Automatiser des processus dans les applications Microsoft Office avec VBA (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6964</t>
+  </si>
+  <si>
+    <t>Rédiger et mettre en forme des documents professionnels avec Word (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6965</t>
+  </si>
+  <si>
+    <t>Créer et gérer des sites web avec WordPress (Tosa)</t>
+  </si>
+  <si>
+    <t>RS6997</t>
+  </si>
+  <si>
+    <t>Certificat d'aptitude à conduire en sécurité (CACES) - Recommandation 490 : grues de chargement</t>
+  </si>
+  <si>
+    <t>18/12/2029</t>
+  </si>
+  <si>
+    <t>RS7000</t>
+  </si>
+  <si>
+    <t>RS7001</t>
+  </si>
+  <si>
+    <t>RS7023</t>
+  </si>
+  <si>
+    <t>31/01/2030</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>RS7040</t>
+  </si>
+  <si>
+    <t>RS7041</t>
+  </si>
+  <si>
+    <t>RS7044</t>
+  </si>
+  <si>
+    <t>RS7049</t>
+  </si>
+  <si>
+    <t>RS7096</t>
+  </si>
+  <si>
+    <t>Développer des bases de données relationnelles avec Access (Tosa)</t>
+  </si>
+  <si>
+    <t>28/03/2028</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>RS7113</t>
+  </si>
+  <si>
+    <t>28/03/2030</t>
+  </si>
+  <si>
+    <t>RS715</t>
+  </si>
+  <si>
+    <t>Certificat de sauveteur secouriste du travail</t>
+  </si>
+  <si>
+    <t>RS7229</t>
+  </si>
+  <si>
+    <t>Certification TOEIC 4 compétences (écouter, parler, lire et écrire)</t>
+  </si>
+  <si>
+    <t>18/07/2030</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>RS7249</t>
+  </si>
+  <si>
+    <t>ICDL - Concevoir des projets techniques avec des outils et logiciels de CAO 3D</t>
+  </si>
+  <si>
+    <t>24/09/2027</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>RS7250</t>
+  </si>
+  <si>
+    <t>ICDL - Utiliser des outils et logiciels de PAO</t>
+  </si>
+  <si>
+    <t>RS7256</t>
+  </si>
+  <si>
+    <t>Exploiter les fonctionnalités de Microsoft Excel pour la gestion et l'analyse des données (Tosa)</t>
+  </si>
+  <si>
+    <t>24/09/2028</t>
+  </si>
+  <si>
+    <t>RS727</t>
+  </si>
+  <si>
+    <t>Maintenir et actualiser ses compétences de sauveteur secouriste du travail</t>
+  </si>
+  <si>
+    <t>RS7314</t>
+  </si>
+  <si>
+    <t>24/09/2030</t>
+  </si>
+  <si>
+    <t>RS7317</t>
+  </si>
+  <si>
+    <t>RS7318</t>
+  </si>
+  <si>
+    <t>RS7319</t>
+  </si>
+  <si>
+    <t>RS7320</t>
+  </si>
+  <si>
+    <t>RS7321</t>
+  </si>
+  <si>
+    <t>RS7373</t>
+  </si>
+  <si>
+    <t>Visualiser, analyser et optimiser les données avec Power BI (Tosa)</t>
   </si>
   <si>
     <t>27/11/2030</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
-    <t>RNCP5881</t>
-[...1126 lines deleted...]
-  <si>
     <t>RS7377</t>
   </si>
   <si>
     <t>Animer une équipe de travail (Certificat de Compétences en Entreprise- CCE )</t>
   </si>
   <si>
     <t>RS7378</t>
   </si>
   <si>
     <t>Maitriser les fondamentaux de la gestion d'une TPE-PME (Certificat de Compétences en Entreprise-CCE )</t>
   </si>
   <si>
     <t>27/11/2028</t>
   </si>
   <si>
     <t>RS7379</t>
   </si>
   <si>
     <t>RS7380</t>
   </si>
   <si>
     <t>Réaliser des achats en TPE-PME (Certificat de Compétences en Entreprise-CCE)</t>
   </si>
   <si>
     <t>RS7382</t>
@@ -1571,50 +1577,86 @@
     <t>ICDL - Concevoir, structurer, et gérer un site web avec un outil d’édition de site web</t>
   </si>
   <si>
     <t>RS7526</t>
   </si>
   <si>
     <t>ICDL - Créer, retoucher et préparer des visuels à l’aide d’un logiciel d’édition d’images</t>
   </si>
   <si>
     <t>RS7527</t>
   </si>
   <si>
     <t>ICDL - Travailler en équipe à l’aide d'outils collaboratifs en ligne</t>
   </si>
   <si>
     <t>RS7528</t>
   </si>
   <si>
     <t>ICDL - Organiser, analyser et présenter des données chiffrées avec un logiciel de tableur</t>
   </si>
   <si>
     <t>RS7529</t>
   </si>
   <si>
     <t>ICDL - Rédiger, structurer et présenter des documents professionnels avec un logiciel de traitement de texte</t>
+  </si>
+  <si>
+    <t>RS7643</t>
+  </si>
+  <si>
+    <t>26/06/2029</t>
+  </si>
+  <si>
+    <t>RS7667</t>
+  </si>
+  <si>
+    <t>CLOE Anglais - Communiquer dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>RS7668</t>
+  </si>
+  <si>
+    <t>CLOE Espagnol - Communiquer dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>RS7669</t>
+  </si>
+  <si>
+    <t>CLOE Allemand - Communiquer dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>RS7670</t>
+  </si>
+  <si>
+    <t>CLOE Italien - Communiquer dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>RS7671</t>
+  </si>
+  <si>
+    <t>CLOE Français langue étrangère - Communiquer dans un contexte professionnel</t>
   </si>
   <si>
     <t>RS8</t>
   </si>
   <si>
     <t>TOSA</t>
   </si>
   <si>
     <t>RS91</t>
   </si>
   <si>
     <t>Certificat de Compétences en Entreprise (CCE) « Exercer le rôle de tuteur en entreprise »</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1960,51 +2002,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H222"/>
+  <dimension ref="A1:H228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -2751,51 +2793,51 @@
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
@@ -6664,467 +6706,605 @@
       </c>
       <c r="F203" s="2" t="s">
         <v>477</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>483</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>484</v>
       </c>
       <c r="D204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
-        <v>107</v>
+        <v>485</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>108</v>
+        <v>486</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B205" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
         <v>485</v>
       </c>
-      <c r="C205" s="2" t="s">
+      <c r="G205" s="2" t="s">
         <v>486</v>
-      </c>
-[...10 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G206" s="2" t="s">
-        <v>108</v>
+        <v>486</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G207" s="2" t="s">
-        <v>108</v>
+        <v>486</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>107</v>
+        <v>485</v>
       </c>
       <c r="G208" s="2" t="s">
-        <v>108</v>
+        <v>486</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>107</v>
+        <v>485</v>
       </c>
       <c r="G209" s="2" t="s">
-        <v>108</v>
+        <v>486</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G210" s="2" t="s">
-        <v>108</v>
+        <v>486</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>227</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G211" s="2" t="s">
-        <v>108</v>
+        <v>486</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>107</v>
+        <v>485</v>
       </c>
       <c r="G212" s="2" t="s">
-        <v>108</v>
+        <v>486</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>108</v>
+        <v>486</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G214" s="2" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="G215" s="2" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B216" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
         <v>509</v>
       </c>
-      <c r="C216" s="2" t="s">
+      <c r="G216" s="2" t="s">
         <v>510</v>
-      </c>
-[...10 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="G217" s="2" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="G218" s="2" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="G219" s="2" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="G220" s="2" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>520</v>
+        <v>359</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>113</v>
+        <v>522</v>
       </c>
       <c r="G221" s="2" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G222" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G223" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G224" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G225" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G226" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G227" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" s="1">
+        <v>13002293200011</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="G222" s="2" t="s">
+      <c r="G228" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -7138,31 +7318,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/25/2026 20:19:07</dc:description>
+  <dc:description>Export en date du 07/26/2026 10:50:53</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>