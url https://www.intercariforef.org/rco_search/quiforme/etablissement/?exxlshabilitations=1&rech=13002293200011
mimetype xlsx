--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="537">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="536">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP17791</t>
   </si>
   <si>
@@ -1123,62 +1123,50 @@
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>RS6435</t>
   </si>
   <si>
     <t>15/11/2026</t>
   </si>
   <si>
     <t>15/11/2023</t>
   </si>
   <si>
     <t>RS6436</t>
   </si>
   <si>
     <t>RS6437</t>
   </si>
   <si>
     <t>RS6438</t>
   </si>
   <si>
     <t>RS6439</t>
   </si>
   <si>
-    <t>RS6460</t>
-[...10 lines deleted...]
-  <si>
     <t>RS6559</t>
   </si>
   <si>
     <t>ICDL - Traitement de Texte (Word, Writer, Google Docs)</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RS6560</t>
   </si>
   <si>
     <t>RS6561</t>
   </si>
   <si>
     <t>RS6562</t>
   </si>
   <si>
     <t>RS6563</t>
   </si>
   <si>
     <t>RS6564</t>
@@ -1409,50 +1397,59 @@
     <t>28/03/2025</t>
   </si>
   <si>
     <t>RS7113</t>
   </si>
   <si>
     <t>28/03/2030</t>
   </si>
   <si>
     <t>RS715</t>
   </si>
   <si>
     <t>Certificat de sauveteur secouriste du travail</t>
   </si>
   <si>
     <t>RS7229</t>
   </si>
   <si>
     <t>Certification TOEIC 4 compétences (écouter, parler, lire et écrire)</t>
   </si>
   <si>
     <t>18/07/2030</t>
   </si>
   <si>
     <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>RS7232</t>
+  </si>
+  <si>
+    <t>Utiliser l’intelligence artificielle générative pour améliorer son efficacité professionnelle par un usage responsable</t>
+  </si>
+  <si>
+    <t>18/07/2028</t>
   </si>
   <si>
     <t>RS7249</t>
   </si>
   <si>
     <t>ICDL - Concevoir des projets techniques avec des outils et logiciels de CAO 3D</t>
   </si>
   <si>
     <t>24/09/2027</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>RS7250</t>
   </si>
   <si>
     <t>ICDL - Utiliser des outils et logiciels de PAO</t>
   </si>
   <si>
     <t>RS7256</t>
   </si>
   <si>
     <t>Exploiter les fonctionnalités de Microsoft Excel pour la gestion et l'analyse des données (Tosa)</t>
   </si>
@@ -5501,1799 +5498,1799 @@
       </c>
       <c r="C151" s="2" t="s">
         <v>370</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>371</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>373</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>374</v>
+        <v>333</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>325</v>
+        <v>378</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B157" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
         <v>381</v>
       </c>
-      <c r="C157" s="2" t="s">
+      <c r="G157" s="2" t="s">
         <v>382</v>
-      </c>
-[...10 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>383</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>384</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>385</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>387</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="G164" s="2" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B165" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
         <v>401</v>
       </c>
-      <c r="C165" s="2" t="s">
+      <c r="G165" s="2" t="s">
         <v>402</v>
-      </c>
-[...10 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>403</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>404</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>405</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B167" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C167" s="2" t="s">
         <v>407</v>
       </c>
-      <c r="C167" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="G168" s="2" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B169" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
         <v>412</v>
       </c>
-      <c r="C169" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G169" s="2" t="s">
-        <v>406</v>
+        <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B170" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C170" s="2" t="s">
         <v>414</v>
       </c>
-      <c r="C170" s="2" t="s">
+      <c r="D170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
         <v>415</v>
       </c>
-      <c r="D170" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F170" s="2" t="s">
+      <c r="G170" s="2" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>417</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>418</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G172" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G178" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B181" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
         <v>439</v>
       </c>
-      <c r="C181" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G181" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>442</v>
+        <v>176</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G183" s="2" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>443</v>
       </c>
       <c r="G184" s="2" t="s">
-        <v>420</v>
+        <v>444</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="G185" s="2" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="G186" s="2" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="G188" s="2" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B189" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="G189" s="2" t="s">
         <v>452</v>
-      </c>
-[...13 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>453</v>
       </c>
       <c r="C190" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
         <v>454</v>
       </c>
-      <c r="D190" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G190" s="2" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>201</v>
+        <v>456</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>458</v>
+        <v>113</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>456</v>
+        <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B192" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
         <v>459</v>
       </c>
-      <c r="C192" s="2" t="s">
+      <c r="G192" s="2" t="s">
         <v>460</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>461</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>462</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>463</v>
       </c>
       <c r="G193" s="2" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B194" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C194" s="2" t="s">
         <v>465</v>
       </c>
-      <c r="C194" s="2" t="s">
+      <c r="D194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
         <v>466</v>
       </c>
-      <c r="D194" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F194" s="2" t="s">
+      <c r="G194" s="2" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B195" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C195" s="2" t="s">
         <v>469</v>
       </c>
-      <c r="C195" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="G195" s="2" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B196" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C196" s="2" t="s">
         <v>471</v>
       </c>
-      <c r="C196" s="2" t="s">
+      <c r="D196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
         <v>472</v>
       </c>
-      <c r="D196" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G196" s="2" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B197" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C197" s="2" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>305</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="G198" s="2" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>313</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>315</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="G201" s="2" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>309</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="G203" s="2" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B204" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="C204" s="2" t="s">
         <v>483</v>
       </c>
-      <c r="C204" s="2" t="s">
+      <c r="D204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
         <v>484</v>
       </c>
-      <c r="D204" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F204" s="2" t="s">
+      <c r="G204" s="2" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B205" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="C205" s="2" t="s">
         <v>487</v>
       </c>
-      <c r="C205" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="G205" s="2" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B206" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C206" s="2" t="s">
         <v>489</v>
       </c>
-      <c r="C206" s="2" t="s">
+      <c r="D206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
         <v>490</v>
       </c>
-      <c r="D206" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G206" s="2" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G207" s="2" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B208" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="C208" s="2" t="s">
         <v>493</v>
       </c>
-      <c r="C208" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="G208" s="2" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B209" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="C209" s="2" t="s">
         <v>495</v>
       </c>
-      <c r="C209" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="G209" s="2" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B210" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C210" s="2" t="s">
         <v>497</v>
       </c>
-      <c r="C210" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G210" s="2" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>227</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G211" s="2" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="G212" s="2" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B213" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C213" s="2" t="s">
         <v>501</v>
       </c>
-      <c r="C213" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B214" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C214" s="2" t="s">
         <v>503</v>
       </c>
-      <c r="C214" s="2" t="s">
+      <c r="D214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
         <v>504</v>
       </c>
-      <c r="D214" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F214" s="2" t="s">
+      <c r="G214" s="2" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B215" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="C215" s="2" t="s">
         <v>507</v>
       </c>
-      <c r="C215" s="2" t="s">
+      <c r="D215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
         <v>508</v>
       </c>
-      <c r="D215" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F215" s="2" t="s">
+      <c r="G215" s="2" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B216" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="C216" s="2" t="s">
         <v>511</v>
       </c>
-      <c r="C216" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="G216" s="2" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B217" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C217" s="2" t="s">
         <v>513</v>
       </c>
-      <c r="C217" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="G217" s="2" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B218" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="C218" s="2" t="s">
         <v>515</v>
       </c>
-      <c r="C218" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="G218" s="2" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B219" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="C219" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="C219" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="G219" s="2" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B220" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="C220" s="2" t="s">
         <v>519</v>
       </c>
-      <c r="C220" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="G220" s="2" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>359</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B222" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C222" s="2" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G222" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B223" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="C223" s="2" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B224" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C224" s="2" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B225" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="C225" s="2" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B226" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="C226" s="2" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B227" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="C227" s="2" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1">
         <v>13002293200011</v>
       </c>
       <c r="B228" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="C228" s="2" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -7318,31 +7315,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 07/26/2026 10:50:53</dc:description>
+  <dc:description>Export en date du 09/13/2026 08:16:43</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>