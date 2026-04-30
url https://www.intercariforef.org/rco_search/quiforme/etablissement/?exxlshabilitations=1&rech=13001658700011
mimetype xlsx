--- v2 (2026-02-05)
+++ v3 (2026-04-30)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="559">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP14064</t>
   </si>
   <si>
@@ -496,51 +496,51 @@
   <si>
     <t>01/04/2027</t>
   </si>
   <si>
     <t>RNCP36974</t>
   </si>
   <si>
     <t>DEJEPS Diplôme d'Etat de la jeunesse de l'éducation populaire et du sport spécialité "perfectionnement sportif" mention "char à voile"</t>
   </si>
   <si>
     <t>RNCP37106</t>
   </si>
   <si>
     <t>BPJEPS Brevet professionnel de la jeunesse, de l'éducation populaire et du sportspécialité « éducateur sportif » mention « activités de la forme »</t>
   </si>
   <si>
     <t>01/11/2027</t>
   </si>
   <si>
     <t>RNCP37107</t>
   </si>
   <si>
     <t>BPJEPS Brevet professionnel de la jeunesse, de l'éducation populaire et du sport spécialité « éducateur sportif » mention « boxe »</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>RNCP37108</t>
   </si>
   <si>
     <t>BPJEPS Brevet professionnel de la jeunesse, de l'éducation populaire et du sport spécialité « éducateur sportif » mention « sports de contact et disciplines associées »</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>RNCP37109</t>
   </si>
   <si>
     <t>BPJEPS Brevet professionnel de la jeunesse, de l’éducation populaire et du sport spécialité « éducateur sportif » mention « golf »</t>
   </si>
   <si>
     <t>RNCP37110</t>
   </si>
   <si>
     <t>BPJEPS Brevet professionnel de la jeunesse, de l’éducation populaire et du sport spécialité « éducateur sportif » mention « pêche de loisirs »</t>
   </si>
   <si>
     <t>RNCP37111</t>
   </si>
@@ -1270,51 +1270,51 @@
   <si>
     <t>RNCP40480</t>
   </si>
   <si>
     <t>BPJEPS Spécialité Educateur sportif mention Multi activités physiques ou sportives pour tous</t>
   </si>
   <si>
     <t>01/12/2029</t>
   </si>
   <si>
     <t>RNCP40481</t>
   </si>
   <si>
     <t>BPJEPS Spécialité Educateur sportif mention Activités du volley-ball et disciplines associées</t>
   </si>
   <si>
     <t>RNCP40482</t>
   </si>
   <si>
     <t>BPJEPS Spécialité Educateur sportif mention Luttes olympiques et disciplines associées</t>
   </si>
   <si>
     <t>RNCP40483</t>
   </si>
   <si>
-    <t>DEJEPS Spécialité Perfectionnement sportif mention Activités de canoë-kayak et disciplines associées en eau vive</t>
+    <t>DEJEPS Spécialité Entraînement et perfectionnement sportif mention Canoë-kayak et disciplines associées en eau vive</t>
   </si>
   <si>
     <t>30/03/2029</t>
   </si>
   <si>
     <t>RNCP40526</t>
   </si>
   <si>
     <t>BPJEPS Spécialité Educateur sportif mention Activités du vélo</t>
   </si>
   <si>
     <t>09/02/2029</t>
   </si>
   <si>
     <t>RNCP40527</t>
   </si>
   <si>
     <t>BPJEPS Spécialité Educateur sportif mention Karaté, disciplines associées et arts martiaux chinois</t>
   </si>
   <si>
     <t>19/01/2029</t>
   </si>
   <si>
     <t>RNCP40528</t>
   </si>
@@ -1418,50 +1418,65 @@
     <t>RNCP41819</t>
   </si>
   <si>
     <t>BPJEPS Spécialité Educateur sportif mention Activités de glisse aérotractée et disciplines associées</t>
   </si>
   <si>
     <t>08/08/2030</t>
   </si>
   <si>
     <t>RNCP41820</t>
   </si>
   <si>
     <t>BPJEPS Spécialité Educateur sportif mention Ski nautique et disciplines associées</t>
   </si>
   <si>
     <t>26/06/2030</t>
   </si>
   <si>
     <t>RNCP41821</t>
   </si>
   <si>
     <t>BPJEPS Spécialité Educateur sportif mention Activités de surf et disciplines associées</t>
   </si>
   <si>
     <t>01/09/2030</t>
+  </si>
+  <si>
+    <t>RNCP42035</t>
+  </si>
+  <si>
+    <t>DEJEPS spécialité « entraînement et perfectionnement sportif » mention « taekwondo et disciplines associées »</t>
+  </si>
+  <si>
+    <t>18/02/2031</t>
+  </si>
+  <si>
+    <t>RNCP42036</t>
+  </si>
+  <si>
+    <t>DEJEPS spécialité « entraînement et perfectionnement sportif » mention « hockey sur glace »</t>
   </si>
   <si>
     <t>RNCP4521</t>
   </si>
   <si>
     <t>BPJEPS Brevet professionnel de la jeunesse, de l'éducation populaire et du sport - spécialité Activités sports collectifs</t>
   </si>
   <si>
     <t>RNCP4863</t>
   </si>
   <si>
     <t>DEJEPS Diplôme d’Etat de la jeunesse, de l’éducation populaire et du sport - spécialité perfectionnement sportif - Mentions : "19 disciplines sportives" (cf. liste dans base légale)</t>
   </si>
   <si>
     <t>RNCP4900</t>
   </si>
   <si>
     <t>DEJEPS Diplôme d’Etat de la jeunesse, de l’éducation populaire et du sport - spécialité " animation socio-éducative ou culturelle " - 2 mentions : "animation sociale" et "développement de projets, territoires et réseaux".</t>
   </si>
   <si>
     <t>RNCP4910</t>
   </si>
   <si>
     <t>DESJEPS Diplôme d'Etat supérieur de la jeunesse, de l'éducation populaire et du sport - spécialité "animation socio-éducative ou culturelle" - mention "direction de structure et de projet"</t>
   </si>
@@ -2053,51 +2068,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H220"/>
+  <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -6343,835 +6358,881 @@
       </c>
       <c r="F185" s="2" t="s">
         <v>467</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>468</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>27</v>
+        <v>470</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B187" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
         <v>470</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>480</v>
+        <v>24</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>481</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>482</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>483</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>484</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>485</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>486</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>487</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
-        <v>485</v>
+        <v>27</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>488</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B196" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
         <v>490</v>
-      </c>
-[...10 lines deleted...]
-        <v>485</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>499</v>
+        <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B200" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C200" s="2" t="s">
         <v>500</v>
       </c>
-      <c r="C200" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>499</v>
+        <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B201" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C201" s="2" t="s">
         <v>502</v>
       </c>
-      <c r="C201" s="2" t="s">
+      <c r="D201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
         <v>503</v>
       </c>
-      <c r="D201" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F201" s="2" t="s">
+      <c r="G201" s="2" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>505</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>506</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B203" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
         <v>509</v>
-      </c>
-[...10 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B204" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
         <v>512</v>
       </c>
-      <c r="C204" s="2" t="s">
+      <c r="G204" s="2" t="s">
         <v>513</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B205" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="C205" s="2" t="s">
         <v>515</v>
       </c>
-      <c r="C205" s="2" t="s">
+      <c r="D205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>517</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>518</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>87</v>
+        <v>519</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>525</v>
+        <v>95</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>526</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>527</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>528</v>
+        <v>87</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B211" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="C211" s="2" t="s">
         <v>529</v>
       </c>
-      <c r="C211" s="2" t="s">
+      <c r="D211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
         <v>530</v>
-      </c>
-[...7 lines deleted...]
-        <v>531</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B212" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C212" s="2" t="s">
         <v>532</v>
       </c>
-      <c r="C212" s="2" t="s">
+      <c r="D212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
         <v>533</v>
-      </c>
-[...7 lines deleted...]
-        <v>230</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>534</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>230</v>
+        <v>536</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>538</v>
+        <v>230</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>539</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>540</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>541</v>
+        <v>230</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B216" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C216" s="2" t="s">
         <v>542</v>
       </c>
-      <c r="C216" s="2" t="s">
+      <c r="D216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
         <v>543</v>
-      </c>
-[...7 lines deleted...]
-        <v>544</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B217" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C217" s="2" t="s">
         <v>545</v>
       </c>
-      <c r="C217" s="2" t="s">
+      <c r="D217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
         <v>546</v>
-      </c>
-[...7 lines deleted...]
-        <v>547</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B218" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="C218" s="2" t="s">
         <v>548</v>
       </c>
-      <c r="C218" s="2" t="s">
+      <c r="D218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
         <v>549</v>
-      </c>
-[...7 lines deleted...]
-        <v>547</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>550</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>551</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B220" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
         <v>552</v>
       </c>
-      <c r="C220" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G220" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" s="1">
+        <v>13001658700011</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="G221" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="1">
+        <v>13001658700011</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="G222" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -7185,31 +7246,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 02/05/2026 16:29:10</dc:description>
+  <dc:description>Export en date du 04/30/2026 07:19:29</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>