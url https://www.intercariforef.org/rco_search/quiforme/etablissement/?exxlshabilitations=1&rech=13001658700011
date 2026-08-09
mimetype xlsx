--- v3 (2026-04-30)
+++ v4 (2026-08-09)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="559">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP14064</t>
   </si>
   <si>
@@ -1433,50 +1433,68 @@
     <t>26/06/2030</t>
   </si>
   <si>
     <t>RNCP41821</t>
   </si>
   <si>
     <t>BPJEPS Spécialité Educateur sportif mention Activités de surf et disciplines associées</t>
   </si>
   <si>
     <t>01/09/2030</t>
   </si>
   <si>
     <t>RNCP42035</t>
   </si>
   <si>
     <t>DEJEPS spécialité « entraînement et perfectionnement sportif » mention « taekwondo et disciplines associées »</t>
   </si>
   <si>
     <t>18/02/2031</t>
   </si>
   <si>
     <t>RNCP42036</t>
   </si>
   <si>
     <t>DEJEPS spécialité « entraînement et perfectionnement sportif » mention « hockey sur glace »</t>
+  </si>
+  <si>
+    <t>RNCP42215</t>
+  </si>
+  <si>
+    <t>DEJEPS spécialité « entraînement et perfectionnement sportif » mention « sports de contact »</t>
+  </si>
+  <si>
+    <t>12/02/2031</t>
+  </si>
+  <si>
+    <t>RNCP42400</t>
+  </si>
+  <si>
+    <t>DEJEPS spécialité « entraînement et perfectionnement sportif » mention « canoë-kayak et disciplines associées en eau calme »</t>
+  </si>
+  <si>
+    <t>30/05/2031</t>
   </si>
   <si>
     <t>RNCP4521</t>
   </si>
   <si>
     <t>BPJEPS Brevet professionnel de la jeunesse, de l'éducation populaire et du sport - spécialité Activités sports collectifs</t>
   </si>
   <si>
     <t>RNCP4863</t>
   </si>
   <si>
     <t>DEJEPS Diplôme d’Etat de la jeunesse, de l’éducation populaire et du sport - spécialité perfectionnement sportif - Mentions : "19 disciplines sportives" (cf. liste dans base légale)</t>
   </si>
   <si>
     <t>RNCP4900</t>
   </si>
   <si>
     <t>DEJEPS Diplôme d’Etat de la jeunesse, de l’éducation populaire et du sport - spécialité " animation socio-éducative ou culturelle " - 2 mentions : "animation sociale" et "développement de projets, territoires et réseaux".</t>
   </si>
   <si>
     <t>RNCP4910</t>
   </si>
   <si>
     <t>DESJEPS Diplôme d'Etat supérieur de la jeunesse, de l'éducation populaire et du sport - spécialité "animation socio-éducative ou culturelle" - mention "direction de structure et de projet"</t>
   </si>
@@ -2068,51 +2086,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H222"/>
+  <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -6404,718 +6422,718 @@
       </c>
       <c r="F187" s="2" t="s">
         <v>470</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>473</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>474</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>27</v>
+        <v>475</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>24</v>
+        <v>478</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>485</v>
+        <v>24</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G194" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
-        <v>490</v>
+        <v>27</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C198" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
         <v>496</v>
-      </c>
-[...7 lines deleted...]
-        <v>490</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="G199" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="G201" s="2" t="s">
-        <v>504</v>
+        <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>505</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>506</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>504</v>
+        <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>507</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>508</v>
       </c>
       <c r="D203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>509</v>
       </c>
       <c r="G203" s="2" t="s">
-        <v>11</v>
+        <v>510</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B204" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="G204" s="2" t="s">
         <v>510</v>
-      </c>
-[...13 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B205" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C205" s="2" t="s">
         <v>514</v>
       </c>
-      <c r="C205" s="2" t="s">
+      <c r="D205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
         <v>515</v>
-      </c>
-[...7 lines deleted...]
-        <v>516</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B206" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="C206" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="C206" s="2" t="s">
+      <c r="D206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
         <v>518</v>
       </c>
-      <c r="D206" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F206" s="2" t="s">
+      <c r="G206" s="2" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>520</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>521</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>87</v>
+        <v>522</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>87</v>
+        <v>525</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>530</v>
+        <v>95</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>533</v>
+        <v>87</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>534</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>536</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>537</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>538</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>230</v>
+        <v>539</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>230</v>
+        <v>542</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
-        <v>543</v>
+        <v>230</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>546</v>
+        <v>230</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>547</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>548</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>549</v>
       </c>
       <c r="G218" s="2" t="s">
@@ -7140,99 +7158,145 @@
       </c>
       <c r="F219" s="2" t="s">
         <v>552</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>553</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>554</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1">
         <v>13001658700011</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>508</v>
+        <v>560</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>558</v>
       </c>
       <c r="G222" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="1">
+        <v>13001658700011</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="G223" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" s="1">
+        <v>13001658700011</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="G224" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -7246,31 +7310,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/30/2026 07:19:29</dc:description>
+  <dc:description>Export en date du 08/09/2026 04:10:42</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>