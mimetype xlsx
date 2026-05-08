--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -14237,31 +14237,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/23/2026 07:38:38</dc:description>
+  <dc:description>Export en date du 05/09/2026 01:58:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>