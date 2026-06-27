--- v3 (2026-05-08)
+++ v4 (2026-06-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="896">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP11695</t>
   </si>
   <si>
@@ -2467,50 +2467,98 @@
   <si>
     <t>RNCP41947</t>
   </si>
   <si>
     <t>RNCP41949</t>
   </si>
   <si>
     <t>RNCP41950</t>
   </si>
   <si>
     <t>RNCP41951</t>
   </si>
   <si>
     <t>RNCP41952</t>
   </si>
   <si>
     <t>DEUST Pratique et gestion des activités physiques et sportives et de loisirs pour les publics séniors (fiche nationale)</t>
   </si>
   <si>
     <t>RNCP42014</t>
   </si>
   <si>
     <t>14/07/2031</t>
   </si>
   <si>
+    <t>RNCP42244</t>
+  </si>
+  <si>
+    <t>Grade_Master Programme grande école</t>
+  </si>
+  <si>
+    <t>RNCP42352</t>
+  </si>
+  <si>
+    <t>02/04/2031</t>
+  </si>
+  <si>
+    <t>RNCP42355</t>
+  </si>
+  <si>
+    <t>RNCP42356</t>
+  </si>
+  <si>
+    <t>RNCP42357</t>
+  </si>
+  <si>
+    <t>RNCP42358</t>
+  </si>
+  <si>
+    <t>RNCP42361</t>
+  </si>
+  <si>
+    <t>RNCP42362</t>
+  </si>
+  <si>
+    <t>RNCP42364</t>
+  </si>
+  <si>
+    <t>RNCP42365</t>
+  </si>
+  <si>
+    <t>RNCP42368</t>
+  </si>
+  <si>
+    <t>RNCP42369</t>
+  </si>
+  <si>
+    <t>RNCP42405</t>
+  </si>
+  <si>
+    <t>Grade_Licence Diplôme d'affaires internationales</t>
+  </si>
+  <si>
     <t>RNCP4709</t>
   </si>
   <si>
     <t>DEUST Animation et gestion des activités physiques, sportives ou culturelles</t>
   </si>
   <si>
     <t>RS3088</t>
   </si>
   <si>
     <t>Management d’une carrière de sportif professionnel (DU)</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>RS3551</t>
   </si>
   <si>
     <t>Formation civile et civique</t>
   </si>
   <si>
     <t>RS3807</t>
   </si>
   <si>
     <t>Pix</t>
@@ -2702,50 +2750,65 @@
     <t>RS6662</t>
   </si>
   <si>
     <t>RS6894</t>
   </si>
   <si>
     <t>Certificat Pix</t>
   </si>
   <si>
     <t>28/11/2029</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>RS7495</t>
   </si>
   <si>
     <t>Concevoir et délivrer à l'officine des dispositifs orthopédiques (DU)</t>
   </si>
   <si>
     <t>28/01/2031</t>
   </si>
   <si>
     <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>RS7560</t>
+  </si>
+  <si>
+    <t>Soigner et accompagner un patient en situation palliative (DU/DIU)</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>RS7561</t>
+  </si>
+  <si>
+    <t>Prévenir et prendre en charge les addictions (DU)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -3079,51 +3142,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H482"/>
+  <dimension ref="A1:H497"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -13349,882 +13412,1227 @@
       </c>
       <c r="F445" s="2" t="s">
         <v>816</v>
       </c>
       <c r="G445" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B446" s="2" t="s">
         <v>817</v>
       </c>
       <c r="C446" s="2" t="s">
         <v>818</v>
       </c>
       <c r="D446" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E446" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>17</v>
+        <v>806</v>
       </c>
       <c r="G446" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B447" s="2" t="s">
         <v>819</v>
       </c>
       <c r="C447" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="D447" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E447" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F447" s="2" t="s">
         <v>820</v>
-      </c>
-[...7 lines deleted...]
-        <v>821</v>
       </c>
       <c r="G447" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B448" s="2" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="C448" s="2" t="s">
-        <v>823</v>
+        <v>464</v>
       </c>
       <c r="D448" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E448" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="G448" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B449" s="2" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="C449" s="2" t="s">
-        <v>825</v>
+        <v>222</v>
       </c>
       <c r="D449" s="2" t="s">
-        <v>826</v>
+        <v>9</v>
       </c>
       <c r="E449" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="G449" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B450" s="2" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>828</v>
+        <v>461</v>
       </c>
       <c r="D450" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="G450" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B451" s="2" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="C451" s="2" t="s">
-        <v>832</v>
+        <v>259</v>
       </c>
       <c r="D451" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E451" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="G451" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B452" s="2" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="C452" s="2" t="s">
-        <v>834</v>
+        <v>274</v>
       </c>
       <c r="D452" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E452" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="G452" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B453" s="2" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="C453" s="2" t="s">
-        <v>836</v>
+        <v>466</v>
       </c>
       <c r="D453" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E453" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="G453" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B454" s="2" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="C454" s="2" t="s">
-        <v>838</v>
+        <v>272</v>
       </c>
       <c r="D454" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E454" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="G454" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B455" s="2" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="C455" s="2" t="s">
-        <v>840</v>
+        <v>289</v>
       </c>
       <c r="D455" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E455" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="G455" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B456" s="2" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
       <c r="C456" s="2" t="s">
-        <v>842</v>
+        <v>276</v>
       </c>
       <c r="D456" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="G456" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B457" s="2" t="s">
-        <v>843</v>
+        <v>830</v>
       </c>
       <c r="C457" s="2" t="s">
-        <v>844</v>
+        <v>284</v>
       </c>
       <c r="D457" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E457" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="G457" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B458" s="2" t="s">
-        <v>845</v>
+        <v>831</v>
       </c>
       <c r="C458" s="2" t="s">
-        <v>846</v>
+        <v>832</v>
       </c>
       <c r="D458" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>829</v>
+        <v>806</v>
       </c>
       <c r="G458" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B459" s="2" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="C459" s="2" t="s">
-        <v>848</v>
+        <v>834</v>
       </c>
       <c r="D459" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>829</v>
+        <v>17</v>
       </c>
       <c r="G459" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B460" s="2" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="C460" s="2" t="s">
-        <v>850</v>
+        <v>836</v>
       </c>
       <c r="D460" s="2" t="s">
-        <v>826</v>
+        <v>9</v>
       </c>
       <c r="E460" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="G460" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B461" s="2" t="s">
-        <v>851</v>
+        <v>838</v>
       </c>
       <c r="C461" s="2" t="s">
-        <v>852</v>
+        <v>839</v>
       </c>
       <c r="D461" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E461" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="G461" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B462" s="2" t="s">
-        <v>853</v>
+        <v>840</v>
       </c>
       <c r="C462" s="2" t="s">
-        <v>854</v>
+        <v>841</v>
       </c>
       <c r="D462" s="2" t="s">
-        <v>9</v>
+        <v>842</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="G462" s="2" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B463" s="2" t="s">
-        <v>855</v>
+        <v>843</v>
       </c>
       <c r="C463" s="2" t="s">
-        <v>856</v>
+        <v>844</v>
       </c>
       <c r="D463" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E463" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="G463" s="2" t="s">
-        <v>830</v>
+        <v>846</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B464" s="2" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="C464" s="2" t="s">
-        <v>858</v>
+        <v>848</v>
       </c>
       <c r="D464" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E464" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>859</v>
+        <v>845</v>
       </c>
       <c r="G464" s="2" t="s">
-        <v>860</v>
+        <v>846</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B465" s="2" t="s">
-        <v>861</v>
+        <v>849</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>862</v>
+        <v>850</v>
       </c>
       <c r="D465" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E465" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>863</v>
+        <v>845</v>
       </c>
       <c r="G465" s="2" t="s">
-        <v>491</v>
+        <v>846</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B466" s="2" t="s">
-        <v>864</v>
+        <v>851</v>
       </c>
       <c r="C466" s="2" t="s">
-        <v>865</v>
+        <v>852</v>
       </c>
       <c r="D466" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>866</v>
+        <v>845</v>
       </c>
       <c r="G466" s="2" t="s">
-        <v>867</v>
+        <v>846</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B467" s="2" t="s">
-        <v>868</v>
+        <v>853</v>
       </c>
       <c r="C467" s="2" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="D467" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="G467" s="2" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B468" s="2" t="s">
-        <v>871</v>
+        <v>855</v>
       </c>
       <c r="C468" s="2" t="s">
-        <v>872</v>
+        <v>856</v>
       </c>
       <c r="D468" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="G468" s="2" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B469" s="2" t="s">
-        <v>873</v>
+        <v>857</v>
       </c>
       <c r="C469" s="2" t="s">
-        <v>828</v>
+        <v>858</v>
       </c>
       <c r="D469" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="G469" s="2" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B470" s="2" t="s">
-        <v>874</v>
+        <v>859</v>
       </c>
       <c r="C470" s="2" t="s">
-        <v>836</v>
+        <v>860</v>
       </c>
       <c r="D470" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="G470" s="2" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B471" s="2" t="s">
-        <v>875</v>
+        <v>861</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>838</v>
+        <v>862</v>
       </c>
       <c r="D471" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E471" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="G471" s="2" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B472" s="2" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="C472" s="2" t="s">
-        <v>842</v>
+        <v>864</v>
       </c>
       <c r="D472" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="G472" s="2" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B473" s="2" t="s">
-        <v>877</v>
+        <v>865</v>
       </c>
       <c r="C473" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="D473" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="E473" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F473" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="G473" s="2" t="s">
         <v>846</v>
-      </c>
-[...10 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B474" s="2" t="s">
-        <v>878</v>
+        <v>867</v>
       </c>
       <c r="C474" s="2" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="D474" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="G474" s="2" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B475" s="2" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="C475" s="2" t="s">
-        <v>840</v>
+        <v>870</v>
       </c>
       <c r="D475" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="G475" s="2" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B476" s="2" t="s">
-        <v>880</v>
+        <v>871</v>
       </c>
       <c r="C476" s="2" t="s">
-        <v>844</v>
+        <v>872</v>
       </c>
       <c r="D476" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="G476" s="2" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B477" s="2" t="s">
-        <v>881</v>
+        <v>873</v>
       </c>
       <c r="C477" s="2" t="s">
-        <v>834</v>
+        <v>874</v>
       </c>
       <c r="D477" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="G477" s="2" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B478" s="2" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="C478" s="2" t="s">
-        <v>852</v>
+        <v>878</v>
       </c>
       <c r="D478" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E478" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="G478" s="2" t="s">
-        <v>870</v>
+        <v>491</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B479" s="2" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>854</v>
+        <v>881</v>
       </c>
       <c r="D479" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E479" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="G479" s="2" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B480" s="2" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="C480" s="2" t="s">
-        <v>850</v>
+        <v>872</v>
       </c>
       <c r="D480" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E480" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F480" s="2" t="s">
         <v>885</v>
       </c>
       <c r="G480" s="2" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B481" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="C481" s="2" t="s">
         <v>888</v>
       </c>
-      <c r="C481" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D481" s="2" t="s">
-        <v>826</v>
+        <v>9</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="G481" s="2" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B482" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="C482" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="D482" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E482" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F482" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G482" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B483" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="C483" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="D483" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E483" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F483" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G483" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B484" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="C484" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="D484" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E484" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F484" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G484" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B485" s="2" t="s">
         <v>892</v>
       </c>
-      <c r="C482" s="2" t="s">
+      <c r="C485" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="D485" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E485" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F485" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G485" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B486" s="2" t="s">
         <v>893</v>
       </c>
-      <c r="D482" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F482" s="2" t="s">
+      <c r="C486" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="D486" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E486" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F486" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G486" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B487" s="2" t="s">
         <v>894</v>
       </c>
-      <c r="G482" s="2" t="s">
+      <c r="C487" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="D487" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E487" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F487" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G487" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B488" s="2" t="s">
         <v>895</v>
+      </c>
+      <c r="C488" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="D488" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E488" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F488" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G488" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="C489" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="D489" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E489" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F489" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G489" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B490" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="C490" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="D490" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E490" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F490" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="G490" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="C491" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="D491" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E491" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F491" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="G491" s="2" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B492" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="C492" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="D492" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E492" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F492" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="G492" s="2" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B493" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="C493" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="D493" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E493" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F493" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="G493" s="2" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B494" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="C494" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="D494" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="E494" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F494" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="G494" s="2" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B495" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="C495" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="D495" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E495" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F495" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="G495" s="2" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B496" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="C496" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="D496" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E496" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F496" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="G496" s="2" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B497" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="C497" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="D497" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E497" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F497" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="G497" s="2" t="s">
+        <v>914</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -14237,31 +14645,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 05/09/2026 01:58:17</dc:description>
+  <dc:description>Export en date du 06/27/2026 12:21:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>