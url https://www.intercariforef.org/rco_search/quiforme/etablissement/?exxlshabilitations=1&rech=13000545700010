--- v4 (2026-06-27)
+++ v5 (2026-08-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="925">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP11695</t>
   </si>
   <si>
@@ -2515,50 +2515,53 @@
   <si>
     <t>RNCP42361</t>
   </si>
   <si>
     <t>RNCP42362</t>
   </si>
   <si>
     <t>RNCP42364</t>
   </si>
   <si>
     <t>RNCP42365</t>
   </si>
   <si>
     <t>RNCP42368</t>
   </si>
   <si>
     <t>RNCP42369</t>
   </si>
   <si>
     <t>RNCP42405</t>
   </si>
   <si>
     <t>Grade_Licence Diplôme d'affaires internationales</t>
   </si>
   <si>
+    <t>RNCP42560</t>
+  </si>
+  <si>
     <t>RNCP4709</t>
   </si>
   <si>
     <t>DEUST Animation et gestion des activités physiques, sportives ou culturelles</t>
   </si>
   <si>
     <t>RS3088</t>
   </si>
   <si>
     <t>Management d’une carrière de sportif professionnel (DU)</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>RS3551</t>
   </si>
   <si>
     <t>Formation civile et civique</t>
   </si>
   <si>
     <t>RS3807</t>
   </si>
   <si>
     <t>Pix</t>
@@ -2765,50 +2768,71 @@
     <t>RS7495</t>
   </si>
   <si>
     <t>Concevoir et délivrer à l'officine des dispositifs orthopédiques (DU)</t>
   </si>
   <si>
     <t>28/01/2031</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>RS7560</t>
   </si>
   <si>
     <t>Soigner et accompagner un patient en situation palliative (DU/DIU)</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>RS7561</t>
   </si>
   <si>
     <t>Prévenir et prendre en charge les addictions (DU)</t>
+  </si>
+  <si>
+    <t>RS7646</t>
+  </si>
+  <si>
+    <t>26/06/2031</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>RS7658</t>
+  </si>
+  <si>
+    <t>CLES B1 Grec Moderne - Certificat de compétences en langues de l’enseignement supérieur</t>
+  </si>
+  <si>
+    <t>RS7659</t>
+  </si>
+  <si>
+    <t>CLES B1 Polonais - Certificat de compétences en langues de l’enseignement supérieur</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -3142,51 +3166,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H497"/>
+  <dimension ref="A1:H501"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -13702,937 +13726,1029 @@
       </c>
       <c r="C458" s="2" t="s">
         <v>832</v>
       </c>
       <c r="D458" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F458" s="2" t="s">
         <v>806</v>
       </c>
       <c r="G458" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B459" s="2" t="s">
         <v>833</v>
       </c>
       <c r="C459" s="2" t="s">
-        <v>834</v>
+        <v>138</v>
       </c>
       <c r="D459" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>17</v>
+        <v>806</v>
       </c>
       <c r="G459" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B460" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="C460" s="2" t="s">
         <v>835</v>
       </c>
-      <c r="C460" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D460" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E460" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>837</v>
+        <v>17</v>
       </c>
       <c r="G460" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B461" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C461" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="D461" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E461" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F461" s="2" t="s">
         <v>838</v>
-      </c>
-[...10 lines deleted...]
-        <v>837</v>
       </c>
       <c r="G461" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B462" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="C462" s="2" t="s">
         <v>840</v>
       </c>
-      <c r="C462" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D462" s="2" t="s">
-        <v>842</v>
+        <v>9</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="G462" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B463" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="C463" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="D463" s="2" t="s">
         <v>843</v>
       </c>
-      <c r="C463" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E463" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="G463" s="2" t="s">
-        <v>846</v>
+        <v>11</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B464" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="C464" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="D464" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E464" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F464" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="G464" s="2" t="s">
         <v>847</v>
-      </c>
-[...13 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B465" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="C465" s="2" t="s">
         <v>849</v>
       </c>
-      <c r="C465" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D465" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E465" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G465" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B466" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="C466" s="2" t="s">
         <v>851</v>
       </c>
-      <c r="C466" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D466" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G466" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B467" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="C467" s="2" t="s">
         <v>853</v>
       </c>
-      <c r="C467" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D467" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G467" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B468" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="C468" s="2" t="s">
         <v>855</v>
       </c>
-      <c r="C468" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D468" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G468" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B469" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="C469" s="2" t="s">
         <v>857</v>
       </c>
-      <c r="C469" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D469" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G469" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B470" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="C470" s="2" t="s">
         <v>859</v>
       </c>
-      <c r="C470" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D470" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G470" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B471" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="C471" s="2" t="s">
         <v>861</v>
       </c>
-      <c r="C471" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D471" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E471" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G471" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B472" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="C472" s="2" t="s">
         <v>863</v>
       </c>
-      <c r="C472" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D472" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G472" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B473" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="C473" s="2" t="s">
         <v>865</v>
       </c>
-      <c r="C473" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D473" s="2" t="s">
-        <v>842</v>
+        <v>9</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G473" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B474" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="C474" s="2" t="s">
         <v>867</v>
       </c>
-      <c r="C474" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D474" s="2" t="s">
-        <v>9</v>
+        <v>843</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G474" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B475" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="C475" s="2" t="s">
         <v>869</v>
       </c>
-      <c r="C475" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D475" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G475" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B476" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="C476" s="2" t="s">
         <v>871</v>
       </c>
-      <c r="C476" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D476" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G476" s="2" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B477" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="C477" s="2" t="s">
         <v>873</v>
       </c>
-      <c r="C477" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D477" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>875</v>
+        <v>846</v>
       </c>
       <c r="G477" s="2" t="s">
-        <v>876</v>
+        <v>847</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B478" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="C478" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="D478" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E478" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F478" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="G478" s="2" t="s">
         <v>877</v>
-      </c>
-[...13 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B479" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="C479" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="D479" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E479" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F479" s="2" t="s">
         <v>880</v>
       </c>
-      <c r="C479" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G479" s="2" t="s">
-        <v>883</v>
+        <v>491</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B480" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="C480" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="D480" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E480" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F480" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="G480" s="2" t="s">
         <v>884</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B481" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="C481" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="D481" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E481" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F481" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="G481" s="2" t="s">
         <v>887</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B482" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="C482" s="2" t="s">
         <v>889</v>
       </c>
-      <c r="C482" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D482" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G482" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B483" s="2" t="s">
         <v>890</v>
       </c>
       <c r="C483" s="2" t="s">
-        <v>852</v>
+        <v>845</v>
       </c>
       <c r="D483" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G483" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B484" s="2" t="s">
         <v>891</v>
       </c>
       <c r="C484" s="2" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="D484" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E484" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G484" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B485" s="2" t="s">
         <v>892</v>
       </c>
       <c r="C485" s="2" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="D485" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E485" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G485" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B486" s="2" t="s">
         <v>893</v>
       </c>
       <c r="C486" s="2" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="D486" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E486" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G486" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B487" s="2" t="s">
         <v>894</v>
       </c>
       <c r="C487" s="2" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="D487" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E487" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G487" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B488" s="2" t="s">
         <v>895</v>
       </c>
       <c r="C488" s="2" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
       <c r="D488" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G488" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>896</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="D489" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G489" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B490" s="2" t="s">
         <v>897</v>
       </c>
       <c r="C490" s="2" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="D490" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E490" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="G490" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B491" s="2" t="s">
         <v>898</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>868</v>
+        <v>851</v>
       </c>
       <c r="D491" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>899</v>
+        <v>886</v>
       </c>
       <c r="G491" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B492" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="C492" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="D492" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E492" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F492" s="2" t="s">
         <v>900</v>
       </c>
-      <c r="C492" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G492" s="2" t="s">
-        <v>902</v>
+        <v>887</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B493" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="C493" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="D493" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E493" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F493" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="G493" s="2" t="s">
         <v>903</v>
-      </c>
-[...13 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B494" s="2" t="s">
         <v>904</v>
       </c>
       <c r="C494" s="2" t="s">
-        <v>905</v>
+        <v>867</v>
       </c>
       <c r="D494" s="2" t="s">
-        <v>842</v>
+        <v>9</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F494" s="2" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="G494" s="2" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B495" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="C495" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="D495" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="E495" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F495" s="2" t="s">
+        <v>907</v>
+      </c>
+      <c r="G495" s="2" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B496" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="C496" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="D496" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E496" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F496" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="G496" s="2" t="s">
         <v>912</v>
-      </c>
-[...13 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="1">
         <v>13000545700010</v>
       </c>
       <c r="B497" s="2" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="D497" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F497" s="2" t="s">
         <v>557</v>
       </c>
       <c r="G497" s="2" t="s">
-        <v>914</v>
+        <v>915</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B498" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="C498" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="D498" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E498" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F498" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="G498" s="2" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B499" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="C499" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="D499" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E499" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F499" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="G499" s="2" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B500" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="C500" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="D500" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E500" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F500" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="G500" s="2" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" s="1">
+        <v>13000545700010</v>
+      </c>
+      <c r="B501" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="C501" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="D501" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E501" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F501" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="G501" s="2" t="s">
+        <v>920</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -14645,31 +14761,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 06/27/2026 12:21:01</dc:description>
+  <dc:description>Export en date du 08/15/2026 16:41:35</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>