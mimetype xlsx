--- v2 (2026-03-05)
+++ v3 (2026-04-29)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1804">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1824">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP10013</t>
   </si>
   <si>
@@ -4634,50 +4634,110 @@
     <t>31/01/2031</t>
   </si>
   <si>
     <t>RNCP41909</t>
   </si>
   <si>
     <t>TP Plombier chauffagiste</t>
   </si>
   <si>
     <t>RNCP41910</t>
   </si>
   <si>
     <t>RNCP41911</t>
   </si>
   <si>
     <t>TP Technicien d’intervention en chauffage, climatisation, sanitaire et énergies renouvelables</t>
   </si>
   <si>
     <t>RNCP41914</t>
   </si>
   <si>
     <t>TP Couturier retoucheur réparateur</t>
   </si>
   <si>
     <t>23/03/2031</t>
+  </si>
+  <si>
+    <t>RNCP42020</t>
+  </si>
+  <si>
+    <t>24/05/2031</t>
+  </si>
+  <si>
+    <t>RNCP42031</t>
+  </si>
+  <si>
+    <t>19/04/2031</t>
+  </si>
+  <si>
+    <t>RNCP42032</t>
+  </si>
+  <si>
+    <t>TP Chargé d’affaires du bâtiment</t>
+  </si>
+  <si>
+    <t>13/04/2031</t>
+  </si>
+  <si>
+    <t>RNCP42085</t>
+  </si>
+  <si>
+    <t>06/03/2031</t>
+  </si>
+  <si>
+    <t>RNCP42086</t>
+  </si>
+  <si>
+    <t>RNCP42087</t>
+  </si>
+  <si>
+    <t>RNCP42101</t>
+  </si>
+  <si>
+    <t>26/04/2031</t>
+  </si>
+  <si>
+    <t>RNCP42102</t>
+  </si>
+  <si>
+    <t>RNCP42103</t>
+  </si>
+  <si>
+    <t>TP Dessinateur projeteur en électricité du bâtiment</t>
+  </si>
+  <si>
+    <t>16/05/2031</t>
+  </si>
+  <si>
+    <t>RNCP42104</t>
+  </si>
+  <si>
+    <t>TP Agent technique en prothèses et orthèses</t>
+  </si>
+  <si>
+    <t>08/06/2029</t>
   </si>
   <si>
     <t>RNCP4250</t>
   </si>
   <si>
     <t>20/10/2021</t>
   </si>
   <si>
     <t>RNCP4264</t>
   </si>
   <si>
     <t>TP Gérant(e) en restauration collective</t>
   </si>
   <si>
     <t>21/01/2021</t>
   </si>
   <si>
     <t>RNCP435</t>
   </si>
   <si>
     <t>RNCP437</t>
   </si>
   <si>
     <t>TP Carreleur</t>
   </si>
@@ -5803,51 +5863,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H746"/>
+  <dimension ref="A1:H756"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -20158,2868 +20218,3098 @@
       </c>
       <c r="C623" s="2" t="s">
         <v>1538</v>
       </c>
       <c r="D623" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E623" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F623" s="2" t="s">
         <v>1539</v>
       </c>
       <c r="G623" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B624" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="C624" s="2" t="s">
-        <v>830</v>
+        <v>896</v>
       </c>
       <c r="D624" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E624" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F624" s="2" t="s">
         <v>1541</v>
       </c>
       <c r="G624" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B625" s="2" t="s">
         <v>1542</v>
       </c>
       <c r="C625" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="D625" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E625" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F625" s="2" t="s">
         <v>1543</v>
-      </c>
-[...7 lines deleted...]
-        <v>1544</v>
       </c>
       <c r="G625" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B626" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C626" s="2" t="s">
         <v>1545</v>
       </c>
-      <c r="C626" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D626" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E626" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>341</v>
+        <v>1546</v>
       </c>
       <c r="G626" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B627" s="2" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="C627" s="2" t="s">
-        <v>1547</v>
+        <v>827</v>
       </c>
       <c r="D627" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E627" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>239</v>
+        <v>1548</v>
       </c>
       <c r="G627" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B628" s="2" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C628" s="2" t="s">
-        <v>1549</v>
+        <v>894</v>
       </c>
       <c r="D628" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E628" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>1550</v>
+        <v>1522</v>
       </c>
       <c r="G628" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B629" s="2" t="s">
-        <v>1551</v>
+        <v>1550</v>
       </c>
       <c r="C629" s="2" t="s">
-        <v>1552</v>
+        <v>853</v>
       </c>
       <c r="D629" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E629" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>1553</v>
+        <v>1522</v>
       </c>
       <c r="G629" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B630" s="2" t="s">
-        <v>1554</v>
+        <v>1551</v>
       </c>
       <c r="C630" s="2" t="s">
-        <v>1555</v>
+        <v>40</v>
       </c>
       <c r="D630" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E630" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>1556</v>
+        <v>1552</v>
       </c>
       <c r="G630" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B631" s="2" t="s">
-        <v>1557</v>
+        <v>1553</v>
       </c>
       <c r="C631" s="2" t="s">
-        <v>1558</v>
+        <v>375</v>
       </c>
       <c r="D631" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E631" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>1559</v>
+        <v>1552</v>
       </c>
       <c r="G631" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B632" s="2" t="s">
-        <v>1560</v>
+        <v>1554</v>
       </c>
       <c r="C632" s="2" t="s">
-        <v>1561</v>
+        <v>1555</v>
       </c>
       <c r="D632" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E632" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>1562</v>
+        <v>1556</v>
       </c>
       <c r="G632" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B633" s="2" t="s">
-        <v>1563</v>
+        <v>1557</v>
       </c>
       <c r="C633" s="2" t="s">
-        <v>1564</v>
+        <v>1558</v>
       </c>
       <c r="D633" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>47</v>
+        <v>1559</v>
       </c>
       <c r="G633" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B634" s="2" t="s">
-        <v>1565</v>
+        <v>1560</v>
       </c>
       <c r="C634" s="2" t="s">
-        <v>1566</v>
+        <v>830</v>
       </c>
       <c r="D634" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>1567</v>
+        <v>1561</v>
       </c>
       <c r="G634" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B635" s="2" t="s">
-        <v>1568</v>
+        <v>1562</v>
       </c>
       <c r="C635" s="2" t="s">
-        <v>1569</v>
+        <v>1563</v>
       </c>
       <c r="D635" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E635" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>1570</v>
+        <v>1564</v>
       </c>
       <c r="G635" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B636" s="2" t="s">
-        <v>1571</v>
+        <v>1565</v>
       </c>
       <c r="C636" s="2" t="s">
-        <v>1572</v>
+        <v>847</v>
       </c>
       <c r="D636" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E636" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>1573</v>
+        <v>341</v>
       </c>
       <c r="G636" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B637" s="2" t="s">
-        <v>1574</v>
+        <v>1566</v>
       </c>
       <c r="C637" s="2" t="s">
-        <v>1575</v>
+        <v>1567</v>
       </c>
       <c r="D637" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E637" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>1573</v>
+        <v>239</v>
       </c>
       <c r="G637" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B638" s="2" t="s">
-        <v>1576</v>
+        <v>1568</v>
       </c>
       <c r="C638" s="2" t="s">
-        <v>822</v>
+        <v>1569</v>
       </c>
       <c r="D638" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E638" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>1577</v>
+        <v>1570</v>
       </c>
       <c r="G638" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B639" s="2" t="s">
-        <v>1578</v>
+        <v>1571</v>
       </c>
       <c r="C639" s="2" t="s">
-        <v>1579</v>
+        <v>1572</v>
       </c>
       <c r="D639" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E639" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>1580</v>
+        <v>1573</v>
       </c>
       <c r="G639" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B640" s="2" t="s">
-        <v>1581</v>
+        <v>1574</v>
       </c>
       <c r="C640" s="2" t="s">
-        <v>1582</v>
+        <v>1575</v>
       </c>
       <c r="D640" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E640" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>347</v>
+        <v>1576</v>
       </c>
       <c r="G640" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B641" s="2" t="s">
-        <v>1583</v>
+        <v>1577</v>
       </c>
       <c r="C641" s="2" t="s">
-        <v>1584</v>
+        <v>1578</v>
       </c>
       <c r="D641" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E641" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F641" s="2" t="s">
-        <v>743</v>
+        <v>1579</v>
       </c>
       <c r="G641" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B642" s="2" t="s">
-        <v>1585</v>
+        <v>1580</v>
       </c>
       <c r="C642" s="2" t="s">
-        <v>1586</v>
+        <v>1581</v>
       </c>
       <c r="D642" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E642" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F642" s="2" t="s">
-        <v>1587</v>
+        <v>1582</v>
       </c>
       <c r="G642" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B643" s="2" t="s">
-        <v>1588</v>
+        <v>1583</v>
       </c>
       <c r="C643" s="2" t="s">
-        <v>1180</v>
+        <v>1584</v>
       </c>
       <c r="D643" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E643" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F643" s="2" t="s">
-        <v>1589</v>
+        <v>47</v>
       </c>
       <c r="G643" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B644" s="2" t="s">
-        <v>1590</v>
+        <v>1585</v>
       </c>
       <c r="C644" s="2" t="s">
-        <v>472</v>
+        <v>1586</v>
       </c>
       <c r="D644" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F644" s="2" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="G644" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B645" s="2" t="s">
-        <v>1592</v>
+        <v>1588</v>
       </c>
       <c r="C645" s="2" t="s">
-        <v>1037</v>
+        <v>1589</v>
       </c>
       <c r="D645" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E645" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F645" s="2" t="s">
-        <v>20</v>
+        <v>1590</v>
       </c>
       <c r="G645" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B646" s="2" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C646" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D646" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E646" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F646" s="2" t="s">
         <v>1593</v>
-      </c>
-[...10 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="G646" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B647" s="2" t="s">
-        <v>1596</v>
+        <v>1594</v>
       </c>
       <c r="C647" s="2" t="s">
-        <v>1597</v>
+        <v>1595</v>
       </c>
       <c r="D647" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E647" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F647" s="2" t="s">
-        <v>1598</v>
+        <v>1593</v>
       </c>
       <c r="G647" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B648" s="2" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C648" s="2" t="s">
-        <v>1066</v>
+        <v>822</v>
       </c>
       <c r="D648" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E648" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F648" s="2" t="s">
-        <v>20</v>
+        <v>1597</v>
       </c>
       <c r="G648" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B649" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C649" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D649" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E649" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F649" s="2" t="s">
         <v>1600</v>
-      </c>
-[...10 lines deleted...]
-        <v>356</v>
       </c>
       <c r="G649" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B650" s="2" t="s">
         <v>1601</v>
       </c>
       <c r="C650" s="2" t="s">
-        <v>1101</v>
+        <v>1602</v>
       </c>
       <c r="D650" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E650" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>1602</v>
+        <v>347</v>
       </c>
       <c r="G650" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B651" s="2" t="s">
         <v>1603</v>
       </c>
       <c r="C651" s="2" t="s">
         <v>1604</v>
       </c>
       <c r="D651" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F651" s="2" t="s">
-        <v>1605</v>
+        <v>743</v>
       </c>
       <c r="G651" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B652" s="2" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C652" s="2" t="s">
         <v>1606</v>
       </c>
-      <c r="C652" s="2" t="s">
+      <c r="D652" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E652" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F652" s="2" t="s">
         <v>1607</v>
-      </c>
-[...7 lines deleted...]
-        <v>1605</v>
       </c>
       <c r="G652" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B653" s="2" t="s">
         <v>1608</v>
       </c>
       <c r="C653" s="2" t="s">
-        <v>1078</v>
+        <v>1180</v>
       </c>
       <c r="D653" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E653" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F653" s="2" t="s">
         <v>1609</v>
       </c>
       <c r="G653" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B654" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="C654" s="2" t="s">
-        <v>899</v>
+        <v>472</v>
       </c>
       <c r="D654" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E654" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F654" s="2" t="s">
         <v>1611</v>
       </c>
       <c r="G654" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B655" s="2" t="s">
         <v>1612</v>
       </c>
       <c r="C655" s="2" t="s">
-        <v>1125</v>
+        <v>1037</v>
       </c>
       <c r="D655" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E655" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F655" s="2" t="s">
-        <v>465</v>
+        <v>20</v>
       </c>
       <c r="G655" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B656" s="2" t="s">
         <v>1613</v>
       </c>
       <c r="C656" s="2" t="s">
         <v>1614</v>
       </c>
       <c r="D656" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E656" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F656" s="2" t="s">
-        <v>165</v>
+        <v>1615</v>
       </c>
       <c r="G656" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B657" s="2" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="C657" s="2" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="D657" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E657" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>11</v>
+        <v>1618</v>
       </c>
       <c r="G657" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B658" s="2" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="C658" s="2" t="s">
-        <v>753</v>
+        <v>1066</v>
       </c>
       <c r="D658" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E658" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>1618</v>
+        <v>20</v>
       </c>
       <c r="G658" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B659" s="2" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="C659" s="2" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="D659" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E659" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>129</v>
+        <v>356</v>
       </c>
       <c r="G659" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B660" s="2" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="C660" s="2" t="s">
-        <v>1173</v>
+        <v>1101</v>
       </c>
       <c r="D660" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E660" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F660" s="2" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="G660" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B661" s="2" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="C661" s="2" t="s">
-        <v>756</v>
+        <v>1624</v>
       </c>
       <c r="D661" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E661" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F661" s="2" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="G661" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B662" s="2" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="C662" s="2" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D662" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E662" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F662" s="2" t="s">
         <v>1625</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G662" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B663" s="2" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="C663" s="2" t="s">
-        <v>1627</v>
+        <v>1078</v>
       </c>
       <c r="D663" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>11</v>
+        <v>1629</v>
       </c>
       <c r="G663" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B664" s="2" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="C664" s="2" t="s">
-        <v>1629</v>
+        <v>899</v>
       </c>
       <c r="D664" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E664" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F664" s="2" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="G664" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B665" s="2" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C665" s="2" t="s">
-        <v>1632</v>
+        <v>1125</v>
       </c>
       <c r="D665" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F665" s="2" t="s">
-        <v>11</v>
+        <v>465</v>
       </c>
       <c r="G665" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B666" s="2" t="s">
         <v>1633</v>
       </c>
       <c r="C666" s="2" t="s">
-        <v>1206</v>
+        <v>1634</v>
       </c>
       <c r="D666" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>543</v>
+        <v>165</v>
       </c>
       <c r="G666" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B667" s="2" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="C667" s="2" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="D667" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>231</v>
+        <v>11</v>
       </c>
       <c r="G667" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B668" s="2" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="C668" s="2" t="s">
-        <v>1637</v>
+        <v>753</v>
       </c>
       <c r="D668" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F668" s="2" t="s">
         <v>1638</v>
       </c>
       <c r="G668" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B669" s="2" t="s">
         <v>1639</v>
       </c>
       <c r="C669" s="2" t="s">
-        <v>1640</v>
+        <v>750</v>
       </c>
       <c r="D669" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E669" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F669" s="2" t="s">
-        <v>1641</v>
+        <v>129</v>
       </c>
       <c r="G669" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B670" s="2" t="s">
-        <v>1642</v>
+        <v>1640</v>
       </c>
       <c r="C670" s="2" t="s">
-        <v>1643</v>
+        <v>1173</v>
       </c>
       <c r="D670" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E670" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F670" s="2" t="s">
-        <v>215</v>
+        <v>1641</v>
       </c>
       <c r="G670" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B671" s="2" t="s">
-        <v>1644</v>
+        <v>1642</v>
       </c>
       <c r="C671" s="2" t="s">
-        <v>1645</v>
+        <v>756</v>
       </c>
       <c r="D671" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E671" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F671" s="2" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="G671" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B672" s="2" t="s">
-        <v>1646</v>
+        <v>1644</v>
       </c>
       <c r="C672" s="2" t="s">
-        <v>1647</v>
+        <v>1645</v>
       </c>
       <c r="D672" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E672" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>1648</v>
+        <v>11</v>
       </c>
       <c r="G672" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B673" s="2" t="s">
-        <v>1649</v>
+        <v>1646</v>
       </c>
       <c r="C673" s="2" t="s">
-        <v>599</v>
+        <v>1647</v>
       </c>
       <c r="D673" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>1650</v>
+        <v>11</v>
       </c>
       <c r="G673" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B674" s="2" t="s">
-        <v>1651</v>
+        <v>1648</v>
       </c>
       <c r="C674" s="2" t="s">
-        <v>1652</v>
+        <v>1649</v>
       </c>
       <c r="D674" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E674" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>1653</v>
+        <v>1650</v>
       </c>
       <c r="G674" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B675" s="2" t="s">
-        <v>1654</v>
+        <v>1651</v>
       </c>
       <c r="C675" s="2" t="s">
-        <v>1655</v>
+        <v>1652</v>
       </c>
       <c r="D675" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E675" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>1656</v>
+        <v>11</v>
       </c>
       <c r="G675" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B676" s="2" t="s">
-        <v>1657</v>
+        <v>1653</v>
       </c>
       <c r="C676" s="2" t="s">
-        <v>1658</v>
+        <v>1206</v>
       </c>
       <c r="D676" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E676" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>269</v>
+        <v>543</v>
       </c>
       <c r="G676" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B677" s="2" t="s">
-        <v>1659</v>
+        <v>1654</v>
       </c>
       <c r="C677" s="2" t="s">
-        <v>1660</v>
+        <v>1655</v>
       </c>
       <c r="D677" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E677" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F677" s="2" t="s">
-        <v>1661</v>
+        <v>231</v>
       </c>
       <c r="G677" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B678" s="2" t="s">
-        <v>1662</v>
+        <v>1656</v>
       </c>
       <c r="C678" s="2" t="s">
-        <v>1663</v>
+        <v>1657</v>
       </c>
       <c r="D678" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E678" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>1595</v>
+        <v>1658</v>
       </c>
       <c r="G678" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B679" s="2" t="s">
-        <v>1664</v>
+        <v>1659</v>
       </c>
       <c r="C679" s="2" t="s">
-        <v>827</v>
+        <v>1660</v>
       </c>
       <c r="D679" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E679" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F679" s="2" t="s">
-        <v>1665</v>
+        <v>1661</v>
       </c>
       <c r="G679" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B680" s="2" t="s">
-        <v>1666</v>
+        <v>1662</v>
       </c>
       <c r="C680" s="2" t="s">
-        <v>685</v>
+        <v>1663</v>
       </c>
       <c r="D680" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E680" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F680" s="2" t="s">
-        <v>1667</v>
+        <v>215</v>
       </c>
       <c r="G680" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B681" s="2" t="s">
-        <v>1668</v>
+        <v>1664</v>
       </c>
       <c r="C681" s="2" t="s">
-        <v>1669</v>
+        <v>1665</v>
       </c>
       <c r="D681" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E681" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F681" s="2" t="s">
-        <v>314</v>
+        <v>1661</v>
       </c>
       <c r="G681" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B682" s="2" t="s">
-        <v>1670</v>
+        <v>1666</v>
       </c>
       <c r="C682" s="2" t="s">
-        <v>689</v>
+        <v>1667</v>
       </c>
       <c r="D682" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E682" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F682" s="2" t="s">
-        <v>1671</v>
+        <v>1668</v>
       </c>
       <c r="G682" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B683" s="2" t="s">
-        <v>1672</v>
+        <v>1669</v>
       </c>
       <c r="C683" s="2" t="s">
-        <v>1673</v>
+        <v>599</v>
       </c>
       <c r="D683" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E683" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F683" s="2" t="s">
-        <v>1674</v>
+        <v>1670</v>
       </c>
       <c r="G683" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B684" s="2" t="s">
-        <v>1675</v>
+        <v>1671</v>
       </c>
       <c r="C684" s="2" t="s">
-        <v>1676</v>
+        <v>1672</v>
       </c>
       <c r="D684" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E684" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F684" s="2" t="s">
-        <v>1677</v>
+        <v>1673</v>
       </c>
       <c r="G684" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B685" s="2" t="s">
-        <v>1678</v>
+        <v>1674</v>
       </c>
       <c r="C685" s="2" t="s">
-        <v>1679</v>
+        <v>1675</v>
       </c>
       <c r="D685" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E685" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F685" s="2" t="s">
-        <v>1680</v>
+        <v>1676</v>
       </c>
       <c r="G685" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B686" s="2" t="s">
-        <v>1681</v>
+        <v>1677</v>
       </c>
       <c r="C686" s="2" t="s">
-        <v>1682</v>
+        <v>1678</v>
       </c>
       <c r="D686" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E686" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F686" s="2" t="s">
-        <v>1680</v>
+        <v>269</v>
       </c>
       <c r="G686" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B687" s="2" t="s">
-        <v>1683</v>
+        <v>1679</v>
       </c>
       <c r="C687" s="2" t="s">
-        <v>1684</v>
+        <v>1680</v>
       </c>
       <c r="D687" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E687" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F687" s="2" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="G687" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B688" s="2" t="s">
-        <v>1685</v>
+        <v>1682</v>
       </c>
       <c r="C688" s="2" t="s">
-        <v>1686</v>
+        <v>1683</v>
       </c>
       <c r="D688" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F688" s="2" t="s">
-        <v>1680</v>
+        <v>1615</v>
       </c>
       <c r="G688" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B689" s="2" t="s">
-        <v>1687</v>
+        <v>1684</v>
       </c>
       <c r="C689" s="2" t="s">
-        <v>1688</v>
+        <v>827</v>
       </c>
       <c r="D689" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E689" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F689" s="2" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="G689" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B690" s="2" t="s">
-        <v>1689</v>
+        <v>1686</v>
       </c>
       <c r="C690" s="2" t="s">
-        <v>1690</v>
+        <v>685</v>
       </c>
       <c r="D690" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E690" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F690" s="2" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="G690" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B691" s="2" t="s">
-        <v>1691</v>
+        <v>1688</v>
       </c>
       <c r="C691" s="2" t="s">
-        <v>1692</v>
+        <v>1689</v>
       </c>
       <c r="D691" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F691" s="2" t="s">
-        <v>1680</v>
+        <v>314</v>
       </c>
       <c r="G691" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B692" s="2" t="s">
-        <v>1693</v>
+        <v>1690</v>
       </c>
       <c r="C692" s="2" t="s">
-        <v>1694</v>
+        <v>689</v>
       </c>
       <c r="D692" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F692" s="2" t="s">
-        <v>1680</v>
+        <v>1691</v>
       </c>
       <c r="G692" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B693" s="2" t="s">
-        <v>1695</v>
+        <v>1692</v>
       </c>
       <c r="C693" s="2" t="s">
-        <v>1696</v>
+        <v>1693</v>
       </c>
       <c r="D693" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E693" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F693" s="2" t="s">
-        <v>1680</v>
+        <v>1694</v>
       </c>
       <c r="G693" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B694" s="2" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C694" s="2" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D694" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E694" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F694" s="2" t="s">
         <v>1697</v>
-      </c>
-[...10 lines deleted...]
-        <v>1680</v>
       </c>
       <c r="G694" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B695" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C695" s="2" t="s">
         <v>1699</v>
       </c>
-      <c r="C695" s="2" t="s">
+      <c r="D695" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E695" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F695" s="2" t="s">
         <v>1700</v>
-      </c>
-[...7 lines deleted...]
-        <v>1680</v>
       </c>
       <c r="G695" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B696" s="2" t="s">
         <v>1701</v>
       </c>
       <c r="C696" s="2" t="s">
         <v>1702</v>
       </c>
       <c r="D696" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E696" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F696" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G696" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B697" s="2" t="s">
         <v>1703</v>
       </c>
       <c r="C697" s="2" t="s">
         <v>1704</v>
       </c>
       <c r="D697" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E697" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F697" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G697" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B698" s="2" t="s">
         <v>1705</v>
       </c>
       <c r="C698" s="2" t="s">
         <v>1706</v>
       </c>
       <c r="D698" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E698" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F698" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G698" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B699" s="2" t="s">
         <v>1707</v>
       </c>
       <c r="C699" s="2" t="s">
         <v>1708</v>
       </c>
       <c r="D699" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E699" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F699" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G699" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B700" s="2" t="s">
         <v>1709</v>
       </c>
       <c r="C700" s="2" t="s">
         <v>1710</v>
       </c>
       <c r="D700" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E700" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F700" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G700" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B701" s="2" t="s">
         <v>1711</v>
       </c>
       <c r="C701" s="2" t="s">
         <v>1712</v>
       </c>
       <c r="D701" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E701" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F701" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G701" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B702" s="2" t="s">
         <v>1713</v>
       </c>
       <c r="C702" s="2" t="s">
         <v>1714</v>
       </c>
       <c r="D702" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E702" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F702" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G702" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B703" s="2" t="s">
         <v>1715</v>
       </c>
       <c r="C703" s="2" t="s">
         <v>1716</v>
       </c>
       <c r="D703" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F703" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G703" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B704" s="2" t="s">
         <v>1717</v>
       </c>
       <c r="C704" s="2" t="s">
         <v>1718</v>
       </c>
       <c r="D704" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E704" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F704" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G704" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B705" s="2" t="s">
         <v>1719</v>
       </c>
       <c r="C705" s="2" t="s">
         <v>1720</v>
       </c>
       <c r="D705" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E705" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F705" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G705" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B706" s="2" t="s">
         <v>1721</v>
       </c>
       <c r="C706" s="2" t="s">
         <v>1722</v>
       </c>
       <c r="D706" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E706" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F706" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G706" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B707" s="2" t="s">
         <v>1723</v>
       </c>
       <c r="C707" s="2" t="s">
         <v>1724</v>
       </c>
       <c r="D707" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E707" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F707" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G707" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B708" s="2" t="s">
         <v>1725</v>
       </c>
       <c r="C708" s="2" t="s">
         <v>1726</v>
       </c>
       <c r="D708" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E708" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F708" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G708" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B709" s="2" t="s">
         <v>1727</v>
       </c>
       <c r="C709" s="2" t="s">
         <v>1728</v>
       </c>
       <c r="D709" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E709" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F709" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G709" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B710" s="2" t="s">
         <v>1729</v>
       </c>
       <c r="C710" s="2" t="s">
         <v>1730</v>
       </c>
       <c r="D710" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E710" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F710" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G710" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B711" s="2" t="s">
         <v>1731</v>
       </c>
       <c r="C711" s="2" t="s">
         <v>1732</v>
       </c>
       <c r="D711" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E711" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F711" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G711" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B712" s="2" t="s">
         <v>1733</v>
       </c>
       <c r="C712" s="2" t="s">
         <v>1734</v>
       </c>
       <c r="D712" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E712" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F712" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G712" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B713" s="2" t="s">
         <v>1735</v>
       </c>
       <c r="C713" s="2" t="s">
         <v>1736</v>
       </c>
       <c r="D713" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E713" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F713" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G713" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B714" s="2" t="s">
         <v>1737</v>
       </c>
       <c r="C714" s="2" t="s">
         <v>1738</v>
       </c>
       <c r="D714" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E714" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F714" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G714" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B715" s="2" t="s">
         <v>1739</v>
       </c>
       <c r="C715" s="2" t="s">
         <v>1740</v>
       </c>
       <c r="D715" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E715" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F715" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G715" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B716" s="2" t="s">
         <v>1741</v>
       </c>
       <c r="C716" s="2" t="s">
         <v>1742</v>
       </c>
       <c r="D716" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E716" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F716" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G716" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B717" s="2" t="s">
         <v>1743</v>
       </c>
       <c r="C717" s="2" t="s">
         <v>1744</v>
       </c>
       <c r="D717" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E717" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F717" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G717" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B718" s="2" t="s">
         <v>1745</v>
       </c>
       <c r="C718" s="2" t="s">
         <v>1746</v>
       </c>
       <c r="D718" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E718" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F718" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G718" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B719" s="2" t="s">
         <v>1747</v>
       </c>
       <c r="C719" s="2" t="s">
         <v>1748</v>
       </c>
       <c r="D719" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E719" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F719" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G719" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B720" s="2" t="s">
         <v>1749</v>
       </c>
       <c r="C720" s="2" t="s">
         <v>1750</v>
       </c>
       <c r="D720" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E720" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F720" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G720" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B721" s="2" t="s">
         <v>1751</v>
       </c>
       <c r="C721" s="2" t="s">
         <v>1752</v>
       </c>
       <c r="D721" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E721" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F721" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G721" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B722" s="2" t="s">
         <v>1753</v>
       </c>
       <c r="C722" s="2" t="s">
         <v>1754</v>
       </c>
       <c r="D722" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E722" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F722" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G722" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B723" s="2" t="s">
         <v>1755</v>
       </c>
       <c r="C723" s="2" t="s">
         <v>1756</v>
       </c>
       <c r="D723" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E723" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F723" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G723" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B724" s="2" t="s">
         <v>1757</v>
       </c>
       <c r="C724" s="2" t="s">
         <v>1758</v>
       </c>
       <c r="D724" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E724" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F724" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G724" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B725" s="2" t="s">
         <v>1759</v>
       </c>
       <c r="C725" s="2" t="s">
         <v>1760</v>
       </c>
       <c r="D725" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E725" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F725" s="2" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="G725" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B726" s="2" t="s">
         <v>1761</v>
       </c>
       <c r="C726" s="2" t="s">
         <v>1762</v>
       </c>
       <c r="D726" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E726" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F726" s="2" t="s">
-        <v>1763</v>
+        <v>1700</v>
       </c>
       <c r="G726" s="2" t="s">
-        <v>1764</v>
+        <v>11</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B727" s="2" t="s">
-        <v>1765</v>
+        <v>1763</v>
       </c>
       <c r="C727" s="2" t="s">
-        <v>1766</v>
+        <v>1764</v>
       </c>
       <c r="D727" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E727" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F727" s="2" t="s">
-        <v>1763</v>
+        <v>1700</v>
       </c>
       <c r="G727" s="2" t="s">
-        <v>1764</v>
+        <v>11</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B728" s="2" t="s">
-        <v>1767</v>
+        <v>1765</v>
       </c>
       <c r="C728" s="2" t="s">
-        <v>1768</v>
+        <v>1766</v>
       </c>
       <c r="D728" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E728" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F728" s="2" t="s">
-        <v>1769</v>
+        <v>1700</v>
       </c>
       <c r="G728" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B729" s="2" t="s">
-        <v>1770</v>
+        <v>1767</v>
       </c>
       <c r="C729" s="2" t="s">
-        <v>1771</v>
+        <v>1768</v>
       </c>
       <c r="D729" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E729" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F729" s="2" t="s">
-        <v>1772</v>
+        <v>1700</v>
       </c>
       <c r="G729" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B730" s="2" t="s">
-        <v>1773</v>
+        <v>1769</v>
       </c>
       <c r="C730" s="2" t="s">
-        <v>1774</v>
+        <v>1770</v>
       </c>
       <c r="D730" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E730" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F730" s="2" t="s">
-        <v>1772</v>
+        <v>1700</v>
       </c>
       <c r="G730" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B731" s="2" t="s">
-        <v>1775</v>
+        <v>1771</v>
       </c>
       <c r="C731" s="2" t="s">
-        <v>1776</v>
+        <v>1772</v>
       </c>
       <c r="D731" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E731" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F731" s="2" t="s">
-        <v>1772</v>
+        <v>1700</v>
       </c>
       <c r="G731" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B732" s="2" t="s">
-        <v>1777</v>
+        <v>1773</v>
       </c>
       <c r="C732" s="2" t="s">
-        <v>1778</v>
+        <v>1774</v>
       </c>
       <c r="D732" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E732" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F732" s="2" t="s">
-        <v>1772</v>
+        <v>1700</v>
       </c>
       <c r="G732" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B733" s="2" t="s">
-        <v>1779</v>
+        <v>1775</v>
       </c>
       <c r="C733" s="2" t="s">
-        <v>1780</v>
+        <v>1776</v>
       </c>
       <c r="D733" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E733" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F733" s="2" t="s">
-        <v>1772</v>
+        <v>1700</v>
       </c>
       <c r="G733" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B734" s="2" t="s">
-        <v>1781</v>
+        <v>1777</v>
       </c>
       <c r="C734" s="2" t="s">
-        <v>1782</v>
+        <v>1778</v>
       </c>
       <c r="D734" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E734" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F734" s="2" t="s">
-        <v>1772</v>
+        <v>1700</v>
       </c>
       <c r="G734" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B735" s="2" t="s">
-        <v>1783</v>
+        <v>1779</v>
       </c>
       <c r="C735" s="2" t="s">
-        <v>1784</v>
+        <v>1780</v>
       </c>
       <c r="D735" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E735" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F735" s="2" t="s">
-        <v>1772</v>
+        <v>1700</v>
       </c>
       <c r="G735" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B736" s="2" t="s">
-        <v>1785</v>
+        <v>1781</v>
       </c>
       <c r="C736" s="2" t="s">
-        <v>1786</v>
+        <v>1782</v>
       </c>
       <c r="D736" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E736" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F736" s="2" t="s">
-        <v>578</v>
+        <v>1783</v>
       </c>
       <c r="G736" s="2" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B737" s="2" t="s">
-        <v>1788</v>
+        <v>1785</v>
       </c>
       <c r="C737" s="2" t="s">
-        <v>1789</v>
+        <v>1786</v>
       </c>
       <c r="D737" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E737" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F737" s="2" t="s">
-        <v>578</v>
+        <v>1783</v>
       </c>
       <c r="G737" s="2" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B738" s="2" t="s">
-        <v>1790</v>
+        <v>1787</v>
       </c>
       <c r="C738" s="2" t="s">
-        <v>1791</v>
+        <v>1788</v>
       </c>
       <c r="D738" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E738" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F738" s="2" t="s">
-        <v>578</v>
+        <v>1789</v>
       </c>
       <c r="G738" s="2" t="s">
-        <v>1787</v>
+        <v>11</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B739" s="2" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C739" s="2" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D739" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E739" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F739" s="2" t="s">
         <v>1792</v>
       </c>
-      <c r="C739" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G739" s="2" t="s">
-        <v>1787</v>
+        <v>11</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B740" s="2" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C740" s="2" t="s">
         <v>1794</v>
       </c>
-      <c r="C740" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D740" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E740" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F740" s="2" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="G740" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B741" s="2" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C741" s="2" t="s">
         <v>1796</v>
       </c>
-      <c r="C741" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D741" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E741" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F741" s="2" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="G741" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B742" s="2" t="s">
         <v>1797</v>
       </c>
       <c r="C742" s="2" t="s">
-        <v>1780</v>
+        <v>1798</v>
       </c>
       <c r="D742" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E742" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F742" s="2" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="G742" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B743" s="2" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C743" s="2" t="s">
-        <v>1784</v>
+        <v>1800</v>
       </c>
       <c r="D743" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E743" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F743" s="2" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="G743" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B744" s="2" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="C744" s="2" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="D744" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E744" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F744" s="2" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="G744" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B745" s="2" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="C745" s="2" t="s">
-        <v>1776</v>
+        <v>1804</v>
       </c>
       <c r="D745" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E745" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F745" s="2" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="G745" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B746" s="2" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C746" s="2" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D746" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E746" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F746" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G746" s="2" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B747" s="2" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C747" s="2" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D747" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E747" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F747" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G747" s="2" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B748" s="2" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C748" s="2" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D748" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E748" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F748" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G748" s="2" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B749" s="2" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C749" s="2" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D749" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E749" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F749" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G749" s="2" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B750" s="2" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C750" s="2" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D750" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E750" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F750" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G750" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B751" s="2" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C751" s="2" t="s">
         <v>1802</v>
       </c>
-      <c r="C746" s="2" t="s">
-[...11 lines deleted...]
-      <c r="G746" s="2" t="s">
+      <c r="D751" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E751" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F751" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G751" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B752" s="2" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C752" s="2" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D752" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E752" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F752" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G752" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B753" s="2" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C753" s="2" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D753" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E753" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F753" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G753" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B754" s="2" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C754" s="2" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D754" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E754" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F754" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G754" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B755" s="2" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C755" s="2" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D755" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E755" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F755" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G755" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B756" s="2" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C756" s="2" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D756" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E756" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F756" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G756" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -23033,31 +23323,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 03/05/2026 04:36:42</dc:description>
+  <dc:description>Export en date du 04/29/2026 21:04:50</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>