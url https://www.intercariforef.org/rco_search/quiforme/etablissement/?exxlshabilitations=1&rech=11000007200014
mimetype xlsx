--- v3 (2026-04-29)
+++ v4 (2026-08-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1824">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1852">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>CODE FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>LIBELLÉ FRANCE COMPÉTENCES</t>
   </si>
   <si>
     <t>FORMER</t>
   </si>
   <si>
     <t>ORGANISER</t>
   </si>
   <si>
     <t>DATE DE FIN D'ENREGISTREMENT</t>
   </si>
   <si>
     <t>DATE DE DÉCISION</t>
   </si>
   <si>
     <t>RNCP10013</t>
   </si>
   <si>
@@ -3451,50 +3451,53 @@
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>RNCP37547</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>RNCP37597</t>
   </si>
   <si>
     <t>TP Monteur audiovisuel</t>
   </si>
   <si>
     <t>RNCP37674</t>
   </si>
   <si>
     <t>01/09/2028</t>
   </si>
   <si>
     <t>RNCP37680</t>
   </si>
   <si>
+    <t>28/02/2027</t>
+  </si>
+  <si>
     <t>RNCP37681</t>
   </si>
   <si>
     <t>TP Technicien d'assistance en informatique</t>
   </si>
   <si>
     <t>RNCP37682</t>
   </si>
   <si>
     <t>RNCP37701</t>
   </si>
   <si>
     <t>TP Etancheur toiture bâtiment</t>
   </si>
   <si>
     <t>29/06/2028</t>
   </si>
   <si>
     <t>RNCP37715</t>
   </si>
   <si>
     <t>05/07/2028</t>
   </si>
   <si>
     <t>RNCP37717</t>
@@ -3760,51 +3763,51 @@
   <si>
     <t>RNCP38665</t>
   </si>
   <si>
     <t>12/05/2029</t>
   </si>
   <si>
     <t>RNCP38666</t>
   </si>
   <si>
     <t>TP Responsable d'établissement marchand</t>
   </si>
   <si>
     <t>03/03/2029</t>
   </si>
   <si>
     <t>RNCP38667</t>
   </si>
   <si>
     <t>29/07/2029</t>
   </si>
   <si>
     <t>RNCP38668</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>20/03/2029</t>
   </si>
   <si>
     <t>RNCP38669</t>
   </si>
   <si>
     <t>RNCP38676</t>
   </si>
   <si>
     <t>TP Manager d'unité marchande</t>
   </si>
   <si>
     <t>RNCP38713</t>
   </si>
   <si>
     <t>RNCP38718</t>
   </si>
   <si>
     <t>TP Agent de reconditionnement numérique</t>
   </si>
   <si>
     <t>23/06/2029</t>
   </si>
   <si>
     <t>RNCP38719</t>
   </si>
@@ -3925,50 +3928,53 @@
   <si>
     <t>RNCP38872</t>
   </si>
   <si>
     <t>TP Mécanicien réparateur des matériels agricoles</t>
   </si>
   <si>
     <t>RNCP39005</t>
   </si>
   <si>
     <t>RNCP39006</t>
   </si>
   <si>
     <t>24/05/2029</t>
   </si>
   <si>
     <t>RNCP39007</t>
   </si>
   <si>
     <t>RNCP39008</t>
   </si>
   <si>
     <t>TP Mécanicien réparateur des matériels d'espaces verts</t>
   </si>
   <si>
+    <t>19/04/2029</t>
+  </si>
+  <si>
     <t>RNCP39063</t>
   </si>
   <si>
     <t>10/06/2029</t>
   </si>
   <si>
     <t>RNCP39083</t>
   </si>
   <si>
     <t>09/06/2029</t>
   </si>
   <si>
     <t>RNCP39084</t>
   </si>
   <si>
     <t>RNCP391</t>
   </si>
   <si>
     <t>TP TP Constructeur professionnel en voirie et réseaux</t>
   </si>
   <si>
     <t>RNCP39132</t>
   </si>
   <si>
     <t>RNCP39174</t>
@@ -4696,54 +4702,132 @@
   <si>
     <t>26/04/2031</t>
   </si>
   <si>
     <t>RNCP42102</t>
   </si>
   <si>
     <t>RNCP42103</t>
   </si>
   <si>
     <t>TP Dessinateur projeteur en électricité du bâtiment</t>
   </si>
   <si>
     <t>16/05/2031</t>
   </si>
   <si>
     <t>RNCP42104</t>
   </si>
   <si>
     <t>TP Agent technique en prothèses et orthèses</t>
   </si>
   <si>
     <t>08/06/2029</t>
   </si>
   <si>
+    <t>RNCP42139</t>
+  </si>
+  <si>
+    <t>23/05/2031</t>
+  </si>
+  <si>
+    <t>RNCP42140</t>
+  </si>
+  <si>
+    <t>TP Concepteur designer User Interface</t>
+  </si>
+  <si>
+    <t>12/07/2027</t>
+  </si>
+  <si>
+    <t>RNCP42141</t>
+  </si>
+  <si>
+    <t>TP Technicien en électricité du bâtiment communicant et connecté</t>
+  </si>
+  <si>
+    <t>01/06/2031</t>
+  </si>
+  <si>
+    <t>RNCP42281</t>
+  </si>
+  <si>
+    <t>11/06/2031</t>
+  </si>
+  <si>
+    <t>RNCP42430</t>
+  </si>
+  <si>
+    <t>TP Chargé de développement touristique territorial</t>
+  </si>
+  <si>
+    <t>01/08/2031</t>
+  </si>
+  <si>
+    <t>RNCP42431</t>
+  </si>
+  <si>
+    <t>05/07/2031</t>
+  </si>
+  <si>
+    <t>RNCP42463</t>
+  </si>
+  <si>
+    <t>31/08/2031</t>
+  </si>
+  <si>
     <t>RNCP4250</t>
   </si>
   <si>
     <t>20/10/2021</t>
+  </si>
+  <si>
+    <t>RNCP42530</t>
+  </si>
+  <si>
+    <t>RNCP42532</t>
+  </si>
+  <si>
+    <t>31/03/2027</t>
+  </si>
+  <si>
+    <t>RNCP42549</t>
+  </si>
+  <si>
+    <t>30/05/2031</t>
+  </si>
+  <si>
+    <t>RNCP42550</t>
+  </si>
+  <si>
+    <t>TP Technicien de fabrication de l’industrie de la chimie</t>
+  </si>
+  <si>
+    <t>RNCP42551</t>
+  </si>
+  <si>
+    <t>03/06/2031</t>
   </si>
   <si>
     <t>RNCP4264</t>
   </si>
   <si>
     <t>TP Gérant(e) en restauration collective</t>
   </si>
   <si>
     <t>21/01/2021</t>
   </si>
   <si>
     <t>RNCP435</t>
   </si>
   <si>
     <t>RNCP437</t>
   </si>
   <si>
     <t>TP Carreleur</t>
   </si>
   <si>
     <t>RNCP4519</t>
   </si>
   <si>
     <t>TP Mécanicien réparateur de matériels agricoles et d'espaces verts, option machinisme agricole, option parcs et jardins</t>
   </si>
@@ -5863,51 +5947,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H756"/>
+  <dimension ref="A1:H768"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="10" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="17" customWidth="true" style="2"/>
     <col min="7" max="7" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
@@ -15834,5157 +15918,5157 @@
       </c>
       <c r="F432" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="G432" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B433" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="C433" s="2" t="s">
         <v>493</v>
       </c>
       <c r="D433" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E433" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>946</v>
+        <v>1145</v>
       </c>
       <c r="G433" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B434" s="2" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D434" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E434" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F434" s="2" t="s">
         <v>721</v>
       </c>
       <c r="G434" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B435" s="2" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="C435" s="2" t="s">
         <v>497</v>
       </c>
       <c r="D435" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E435" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F435" s="2" t="s">
         <v>946</v>
       </c>
       <c r="G435" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B436" s="2" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="C436" s="2" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="D436" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E436" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="G436" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B437" s="2" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="C437" s="2" t="s">
         <v>882</v>
       </c>
       <c r="D437" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="G437" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B438" s="2" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="C438" s="2" t="s">
         <v>472</v>
       </c>
       <c r="D438" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E438" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="G438" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B439" s="2" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="D439" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E439" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="G439" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B440" s="2" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C440" s="2" t="s">
         <v>858</v>
       </c>
       <c r="D440" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E440" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="G440" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B441" s="2" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D441" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E441" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="G441" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B442" s="2" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C442" s="2" t="s">
         <v>516</v>
       </c>
       <c r="D442" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E442" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="G442" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B443" s="2" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="C443" s="2" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="D443" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E443" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="G443" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B444" s="2" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="C444" s="2" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="D444" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E444" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="G444" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B445" s="2" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C445" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D445" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E445" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F445" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="G445" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B446" s="2" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C446" s="2" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D446" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E446" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="G446" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B447" s="2" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="C447" s="2" t="s">
         <v>488</v>
       </c>
       <c r="D447" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E447" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="G447" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B448" s="2" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="C448" s="2" t="s">
         <v>502</v>
       </c>
       <c r="D448" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E448" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="G448" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B449" s="2" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="C449" s="2" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="D449" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E449" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F449" s="2" t="s">
         <v>804</v>
       </c>
       <c r="G449" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B450" s="2" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C450" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D450" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="G450" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B451" s="2" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="C451" s="2" t="s">
         <v>908</v>
       </c>
       <c r="D451" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E451" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="G451" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B452" s="2" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="C452" s="2" t="s">
         <v>514</v>
       </c>
       <c r="D452" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E452" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="G452" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B453" s="2" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="C453" s="2" t="s">
         <v>825</v>
       </c>
       <c r="D453" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E453" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="G453" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B454" s="2" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="C454" s="2" t="s">
         <v>519</v>
       </c>
       <c r="D454" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E454" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="G454" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B455" s="2" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C455" s="2" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="D455" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E455" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="G455" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B456" s="2" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="C456" s="2" t="s">
         <v>505</v>
       </c>
       <c r="D456" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="G456" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B457" s="2" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="C457" s="2" t="s">
         <v>540</v>
       </c>
       <c r="D457" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E457" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="G457" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B458" s="2" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C458" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D458" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="G458" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B459" s="2" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="C459" s="2" t="s">
         <v>538</v>
       </c>
       <c r="D459" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="G459" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B460" s="2" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="C460" s="2" t="s">
         <v>948</v>
       </c>
       <c r="D460" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E460" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="G460" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B461" s="2" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C461" s="2" t="s">
         <v>942</v>
       </c>
       <c r="D461" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E461" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="G461" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B462" s="2" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="C462" s="2" t="s">
         <v>939</v>
       </c>
       <c r="D462" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="G462" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B463" s="2" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C463" s="2" t="s">
         <v>525</v>
       </c>
       <c r="D463" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E463" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="G463" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B464" s="2" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="C464" s="2" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="D464" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E464" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="G464" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B465" s="2" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D465" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E465" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="G465" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B466" s="2" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="C466" s="2" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="D466" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="G466" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B467" s="2" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="C467" s="2" t="s">
         <v>561</v>
       </c>
       <c r="D467" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="G467" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B468" s="2" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C468" s="2" t="s">
         <v>626</v>
       </c>
       <c r="D468" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F468" s="2" t="s">
         <v>745</v>
       </c>
       <c r="G468" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B469" s="2" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="C469" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D469" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="G469" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B470" s="2" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="C470" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D470" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="G470" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B471" s="2" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="D471" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E471" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="G471" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B472" s="2" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="C472" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D472" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="G472" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B473" s="2" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C473" s="2" t="s">
         <v>545</v>
       </c>
       <c r="D473" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="G473" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B474" s="2" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C474" s="2" t="s">
         <v>532</v>
       </c>
       <c r="D474" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="G474" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B475" s="2" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="C475" s="2" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="D475" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="G475" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B476" s="2" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="C476" s="2" t="s">
         <v>984</v>
       </c>
       <c r="D476" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="G476" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B477" s="2" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C477" s="2" t="s">
         <v>558</v>
       </c>
       <c r="D477" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="G477" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B478" s="2" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C478" s="2" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="D478" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E478" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="G478" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B479" s="2" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C479" s="2" t="s">
         <v>982</v>
       </c>
       <c r="D479" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E479" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="G479" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B480" s="2" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C480" s="2" t="s">
         <v>550</v>
       </c>
       <c r="D480" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E480" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="G480" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B481" s="2" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="C481" s="2" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D481" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="G481" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B482" s="2" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="C482" s="2" t="s">
         <v>591</v>
       </c>
       <c r="D482" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="G482" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B483" s="2" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="C483" s="2" t="s">
         <v>548</v>
       </c>
       <c r="D483" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="G483" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B484" s="2" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="C484" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D484" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E484" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="G484" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B485" s="2" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="C485" s="2" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="D485" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E485" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F485" s="2" t="s">
         <v>780</v>
       </c>
       <c r="G485" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B486" s="2" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="C486" s="2" t="s">
         <v>1007</v>
       </c>
       <c r="D486" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E486" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="G486" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B487" s="2" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="C487" s="2" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="D487" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E487" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="G487" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B488" s="2" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="C488" s="2" t="s">
         <v>899</v>
       </c>
       <c r="D488" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="G488" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B489" s="2" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="C489" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D489" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="G489" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B490" s="2" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C490" s="2" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D490" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E490" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="G490" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B491" s="2" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="D491" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="G491" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B492" s="2" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="C492" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D492" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="G492" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B493" s="2" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C493" s="2" t="s">
         <v>580</v>
       </c>
       <c r="D493" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E493" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="G493" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B494" s="2" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="C494" s="2" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="D494" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F494" s="2" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="G494" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B495" s="2" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="C495" s="2" t="s">
         <v>717</v>
       </c>
       <c r="D495" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E495" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="G495" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B496" s="2" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="C496" s="2" t="s">
         <v>615</v>
       </c>
       <c r="D496" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E496" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="G496" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B497" s="2" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D497" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="G497" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B498" s="2" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D498" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="G498" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B499" s="2" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="C499" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="D499" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="G499" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B500" s="2" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="C500" s="2" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D500" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="G500" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B501" s="2" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C501" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D501" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E501" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="G501" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B502" s="2" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C502" s="2" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="D502" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E502" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="G502" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B503" s="2" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="C503" s="2" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D503" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E503" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="G503" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B504" s="2" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="C504" s="2" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="D504" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E504" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="G504" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B505" s="2" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="C505" s="2" t="s">
         <v>300</v>
       </c>
       <c r="D505" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E505" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="G505" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B506" s="2" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="C506" s="2" t="s">
         <v>583</v>
       </c>
       <c r="D506" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E506" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="G506" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B507" s="2" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="C507" s="2" t="s">
         <v>674</v>
       </c>
       <c r="D507" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E507" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="G507" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B508" s="2" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="C508" s="2" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="D508" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E508" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>892</v>
+        <v>1304</v>
       </c>
       <c r="G508" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B509" s="2" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="C509" s="2" t="s">
         <v>563</v>
       </c>
       <c r="D509" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E509" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="G509" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B510" s="2" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="C510" s="2" t="s">
         <v>604</v>
       </c>
       <c r="D510" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E510" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="G510" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B511" s="2" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="C511" s="2" t="s">
         <v>597</v>
       </c>
       <c r="D511" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E511" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="G511" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B512" s="2" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="C512" s="2" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="D512" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E512" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F512" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G512" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B513" s="2" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="C513" s="2" t="s">
         <v>572</v>
       </c>
       <c r="D513" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E513" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F513" s="2" t="s">
         <v>726</v>
       </c>
       <c r="G513" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B514" s="2" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="C514" s="2" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="D514" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E514" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="G514" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B515" s="2" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="C515" s="2" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="D515" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E515" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="G515" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B516" s="2" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="C516" s="2" t="s">
         <v>599</v>
       </c>
       <c r="D516" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E516" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="G516" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B517" s="2" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="C517" s="2" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="D517" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E517" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="G517" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B518" s="2" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="C518" s="2" t="s">
         <v>830</v>
       </c>
       <c r="D518" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E518" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="G518" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B519" s="2" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="C519" s="2" t="s">
         <v>636</v>
       </c>
       <c r="D519" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="G519" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B520" s="2" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="D520" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="G520" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B521" s="2" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="C521" s="2" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="D521" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E521" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F521" s="2" t="s">
         <v>710</v>
       </c>
       <c r="G521" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B522" s="2" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="C522" s="2" t="s">
         <v>569</v>
       </c>
       <c r="D522" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E522" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="G522" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B523" s="2" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="C523" s="2" t="s">
         <v>366</v>
       </c>
       <c r="D523" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E523" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="G523" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B524" s="2" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="C524" s="2" t="s">
         <v>631</v>
       </c>
       <c r="D524" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E524" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="G524" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B525" s="2" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="C525" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="D525" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E525" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="G525" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B526" s="2" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C526" s="2" t="s">
         <v>618</v>
       </c>
       <c r="D526" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E526" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="G526" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B527" s="2" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="C527" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="D527" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E527" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="G527" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B528" s="2" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="C528" s="2" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="D528" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E528" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="G528" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B529" s="2" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="C529" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D529" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E529" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="G529" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B530" s="2" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="C530" s="2" t="s">
         <v>683</v>
       </c>
       <c r="D530" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E530" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="G530" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B531" s="2" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="C531" s="2" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D531" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E531" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="G531" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B532" s="2" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="C532" s="2" t="s">
         <v>646</v>
       </c>
       <c r="D532" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E532" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="G532" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B533" s="2" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="C533" s="2" t="s">
         <v>649</v>
       </c>
       <c r="D533" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E533" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="G533" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B534" s="2" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="C534" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D534" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E534" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="G534" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B535" s="2" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="C535" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D535" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E535" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="G535" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B536" s="2" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="C536" s="2" t="s">
         <v>950</v>
       </c>
       <c r="D536" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E536" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="G536" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B537" s="2" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="C537" s="2" t="s">
         <v>959</v>
       </c>
       <c r="D537" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E537" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="G537" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B538" s="2" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="C538" s="2" t="s">
         <v>643</v>
       </c>
       <c r="D538" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E538" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="G538" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B539" s="2" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="C539" s="2" t="s">
         <v>640</v>
       </c>
       <c r="D539" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E539" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="G539" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B540" s="2" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="C540" s="2" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="D540" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E540" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="G540" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B541" s="2" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="C541" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D541" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E541" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="G541" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B542" s="2" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="C542" s="2" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="D542" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E542" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F542" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="G542" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B543" s="2" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="C543" s="2" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="D543" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E543" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="G543" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B544" s="2" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="C544" s="2" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="D544" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F544" s="2" t="s">
         <v>512</v>
       </c>
       <c r="G544" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B545" s="2" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="C545" s="2" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="D545" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E545" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F545" s="2" t="s">
         <v>387</v>
       </c>
       <c r="G545" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B546" s="2" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="C546" s="2" t="s">
         <v>658</v>
       </c>
       <c r="D546" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E546" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="G546" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B547" s="2" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="C547" s="2" t="s">
         <v>652</v>
       </c>
       <c r="D547" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E547" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="G547" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B548" s="2" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="C548" s="2" t="s">
         <v>666</v>
       </c>
       <c r="D548" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E548" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="G548" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B549" s="2" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="D549" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E549" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="G549" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B550" s="2" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="C550" s="2" t="s">
         <v>936</v>
       </c>
       <c r="D550" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E550" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="G550" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B551" s="2" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="C551" s="2" t="s">
         <v>735</v>
       </c>
       <c r="D551" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E551" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="G551" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B552" s="2" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="C552" s="2" t="s">
         <v>733</v>
       </c>
       <c r="D552" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E552" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="G552" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B553" s="2" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="C553" s="2" t="s">
         <v>660</v>
       </c>
       <c r="D553" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E553" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="G553" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B554" s="2" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="C554" s="2" t="s">
         <v>680</v>
       </c>
       <c r="D554" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E554" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="G554" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B555" s="2" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C555" s="2" t="s">
         <v>689</v>
       </c>
       <c r="D555" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E555" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="G555" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B556" s="2" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="C556" s="2" t="s">
         <v>663</v>
       </c>
       <c r="D556" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E556" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="G556" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B557" s="2" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="C557" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D557" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E557" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="G557" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B558" s="2" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="C558" s="2" t="s">
         <v>439</v>
       </c>
       <c r="D558" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E558" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="G558" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B559" s="2" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="C559" s="2" t="s">
         <v>477</v>
       </c>
       <c r="D559" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E559" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="G559" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B560" s="2" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="C560" s="2" t="s">
         <v>671</v>
       </c>
       <c r="D560" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E560" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F560" s="2" t="s">
         <v>946</v>
       </c>
       <c r="G560" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B561" s="2" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="C561" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="D561" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E561" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="G561" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B562" s="2" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="C562" s="2" t="s">
         <v>669</v>
       </c>
       <c r="D562" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E562" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F562" s="2" t="s">
         <v>965</v>
       </c>
       <c r="G562" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B563" s="2" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="C563" s="2" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="D563" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E563" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="G563" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B564" s="2" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="C564" s="2" t="s">
         <v>422</v>
       </c>
       <c r="D564" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E564" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="G564" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B565" s="2" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="C565" s="2" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="D565" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E565" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="G565" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B566" s="2" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="C566" s="2" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="D566" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E566" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="G566" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B567" s="2" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="C567" s="2" t="s">
         <v>677</v>
       </c>
       <c r="D567" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E567" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="G567" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B568" s="2" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="C568" s="2" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="D568" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E568" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="G568" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B569" s="2" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="C569" s="2" t="s">
         <v>715</v>
       </c>
       <c r="D569" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E569" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="G569" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B570" s="2" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="C570" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D570" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E570" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="G570" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B571" s="2" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="C571" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="D571" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E571" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F571" s="2" t="s">
         <v>523</v>
       </c>
       <c r="G571" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B572" s="2" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="C572" s="2" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="D572" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F572" s="2" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="G572" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B573" s="2" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="C573" s="2" t="s">
         <v>483</v>
       </c>
       <c r="D573" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E573" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F573" s="2" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="G573" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B574" s="2" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C574" s="2" t="s">
         <v>879</v>
       </c>
       <c r="D574" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E574" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F574" s="2" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="G574" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B575" s="2" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="C575" s="2" t="s">
         <v>720</v>
       </c>
       <c r="D575" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E575" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F575" s="2" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="G575" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B576" s="2" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="C576" s="2" t="s">
         <v>697</v>
       </c>
       <c r="D576" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E576" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F576" s="2" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="G576" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B577" s="2" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="C577" s="2" t="s">
         <v>825</v>
       </c>
       <c r="D577" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E577" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F577" s="2" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="G577" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B578" s="2" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="C578" s="2" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="D578" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E578" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="G578" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B579" s="2" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="C579" s="2" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D579" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E579" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F579" s="2" t="s">
         <v>1445</v>
-      </c>
-[...7 lines deleted...]
-        <v>1443</v>
       </c>
       <c r="G579" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B580" s="2" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="C580" s="2" t="s">
         <v>709</v>
       </c>
       <c r="D580" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E580" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="G580" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B581" s="2" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="C581" s="2" t="s">
         <v>652</v>
       </c>
       <c r="D581" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E581" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F581" s="2" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="G581" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B582" s="2" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="C582" s="2" t="s">
         <v>725</v>
       </c>
       <c r="D582" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E582" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F582" s="2" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="G582" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B583" s="2" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="C583" s="2" t="s">
         <v>728</v>
       </c>
       <c r="D583" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E583" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F583" s="2" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="G583" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B584" s="2" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="C584" s="2" t="s">
         <v>572</v>
       </c>
       <c r="D584" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E584" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F584" s="2" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="G584" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B585" s="2" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="C585" s="2" t="s">
         <v>712</v>
       </c>
       <c r="D585" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E585" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F585" s="2" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="G585" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B586" s="2" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="C586" s="2" t="s">
         <v>908</v>
       </c>
       <c r="D586" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E586" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F586" s="2" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="G586" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B587" s="2" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="C587" s="2" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="D587" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E587" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="G587" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B588" s="2" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="C588" s="2" t="s">
         <v>753</v>
       </c>
       <c r="D588" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E588" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="G588" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B589" s="2" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="C589" s="2" t="s">
         <v>704</v>
       </c>
       <c r="D589" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E589" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="G589" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B590" s="2" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="C590" s="2" t="s">
         <v>747</v>
       </c>
       <c r="D590" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E590" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="G590" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B591" s="2" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="C591" s="2" t="s">
         <v>750</v>
       </c>
       <c r="D591" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E591" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F591" s="2" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="G591" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B592" s="2" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="C592" s="2" t="s">
         <v>776</v>
       </c>
       <c r="D592" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E592" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F592" s="2" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="G592" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B593" s="2" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="C593" s="2" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="D593" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E593" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F593" s="2" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="G593" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B594" s="2" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="C594" s="2" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D594" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E594" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F594" s="2" t="s">
         <v>1474</v>
-      </c>
-[...7 lines deleted...]
-        <v>1472</v>
       </c>
       <c r="G594" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B595" s="2" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="C595" s="2" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="D595" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E595" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F595" s="2" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="G595" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B596" s="2" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="C596" s="2" t="s">
         <v>767</v>
       </c>
       <c r="D596" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E596" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F596" s="2" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="G596" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B597" s="2" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="C597" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D597" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E597" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F597" s="2" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="G597" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B598" s="2" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="C598" s="2" t="s">
         <v>268</v>
       </c>
       <c r="D598" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E598" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F598" s="2" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="G598" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B599" s="2" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="C599" s="2" t="s">
         <v>759</v>
       </c>
       <c r="D599" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E599" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F599" s="2" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="G599" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B600" s="2" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="C600" s="2" t="s">
         <v>756</v>
       </c>
       <c r="D600" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E600" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F600" s="2" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="G600" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B601" s="2" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="C601" s="2" t="s">
         <v>784</v>
       </c>
       <c r="D601" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E601" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F601" s="2" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="G601" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B602" s="2" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="C602" s="2" t="s">
         <v>770</v>
       </c>
       <c r="D602" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E602" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F602" s="2" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="G602" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B603" s="2" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="C603" s="2" t="s">
         <v>788</v>
       </c>
       <c r="D603" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E603" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F603" s="2" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="G603" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B604" s="2" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="C604" s="2" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="D604" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E604" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F604" s="2" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="G604" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B605" s="2" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="C605" s="2" t="s">
         <v>366</v>
       </c>
       <c r="D605" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E605" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F605" s="2" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="G605" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B606" s="2" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="C606" s="2" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="D606" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E606" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F606" s="2" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="G606" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B607" s="2" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="C607" s="2" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="D607" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E607" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F607" s="2" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="G607" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B608" s="2" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="C608" s="2" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="D608" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E608" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F608" s="2" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="G608" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B609" s="2" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="C609" s="2" t="s">
         <v>806</v>
       </c>
       <c r="D609" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E609" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F609" s="2" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="G609" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B610" s="2" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="C610" s="2" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="D610" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E610" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F610" s="2" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="G610" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B611" s="2" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="C611" s="2" t="s">
         <v>369</v>
       </c>
       <c r="D611" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E611" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F611" s="2" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="G611" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B612" s="2" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="C612" s="2" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="D612" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E612" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F612" s="2" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="G612" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B613" s="2" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="C613" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D613" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E613" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F613" s="2" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="G613" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B614" s="2" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="C614" s="2" t="s">
         <v>819</v>
       </c>
       <c r="D614" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E614" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F614" s="2" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="G614" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B615" s="2" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="C615" s="2" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="D615" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E615" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F615" s="2" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="G615" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B616" s="2" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="C616" s="2" t="s">
         <v>360</v>
       </c>
       <c r="D616" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E616" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F616" s="2" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="G616" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B617" s="2" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="C617" s="2" t="s">
         <v>799</v>
       </c>
       <c r="D617" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E617" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F617" s="2" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="G617" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B618" s="2" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="C618" s="2" t="s">
         <v>847</v>
       </c>
       <c r="D618" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E618" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F618" s="2" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="G618" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B619" s="2" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="C619" s="2" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="D619" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E619" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F619" s="2" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="G619" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B620" s="2" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="C620" s="2" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="D620" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E620" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F620" s="2" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="G620" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B621" s="2" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C621" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D621" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E621" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F621" s="2" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="G621" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B622" s="2" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="C622" s="2" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="D622" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E622" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F622" s="2" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="G622" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B623" s="2" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="C623" s="2" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="D623" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E623" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="G623" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B624" s="2" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="C624" s="2" t="s">
         <v>896</v>
       </c>
       <c r="D624" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E624" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F624" s="2" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G624" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B625" s="2" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="C625" s="2" t="s">
         <v>891</v>
       </c>
       <c r="D625" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E625" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F625" s="2" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="G625" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B626" s="2" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="C626" s="2" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="D626" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E626" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="G626" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B627" s="2" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="C627" s="2" t="s">
         <v>827</v>
       </c>
       <c r="D627" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E627" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="G627" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B628" s="2" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="C628" s="2" t="s">
         <v>894</v>
       </c>
       <c r="D628" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E628" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="G628" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B629" s="2" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="C629" s="2" t="s">
         <v>853</v>
       </c>
       <c r="D629" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E629" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="G629" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B630" s="2" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C630" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D630" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E630" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="G630" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B631" s="2" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="C631" s="2" t="s">
         <v>375</v>
       </c>
       <c r="D631" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E631" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="G631" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B632" s="2" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C632" s="2" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="D632" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E632" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="G632" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B633" s="2" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="C633" s="2" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="D633" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="G633" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B634" s="2" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="C634" s="2" t="s">
-        <v>830</v>
+        <v>888</v>
       </c>
       <c r="D634" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="G634" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B635" s="2" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="C635" s="2" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="D635" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E635" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="G635" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B636" s="2" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="C636" s="2" t="s">
-        <v>847</v>
+        <v>1568</v>
       </c>
       <c r="D636" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E636" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>341</v>
+        <v>1569</v>
       </c>
       <c r="G636" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B637" s="2" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="C637" s="2" t="s">
-        <v>1567</v>
+        <v>689</v>
       </c>
       <c r="D637" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E637" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>239</v>
+        <v>1571</v>
       </c>
       <c r="G637" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B638" s="2" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="C638" s="2" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="D638" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E638" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="G638" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B639" s="2" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="C639" s="2" t="s">
-        <v>1572</v>
+        <v>836</v>
       </c>
       <c r="D639" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E639" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="G639" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B640" s="2" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="C640" s="2" t="s">
-        <v>1575</v>
+        <v>497</v>
       </c>
       <c r="D640" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E640" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="G640" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B641" s="2" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="C641" s="2" t="s">
-        <v>1578</v>
+        <v>830</v>
       </c>
       <c r="D641" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E641" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F641" s="2" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="G641" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B642" s="2" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="C642" s="2" t="s">
-        <v>1581</v>
+        <v>671</v>
       </c>
       <c r="D642" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E642" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F642" s="2" t="s">
-        <v>1582</v>
+        <v>1578</v>
       </c>
       <c r="G642" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B643" s="2" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C643" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="D643" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E643" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F643" s="2" t="s">
         <v>1583</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G643" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B644" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C644" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="D644" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E644" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F644" s="2" t="s">
         <v>1585</v>
-      </c>
-[...10 lines deleted...]
-        <v>1587</v>
       </c>
       <c r="G644" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B645" s="2" t="s">
-        <v>1588</v>
+        <v>1586</v>
       </c>
       <c r="C645" s="2" t="s">
-        <v>1589</v>
+        <v>1587</v>
       </c>
       <c r="D645" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E645" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F645" s="2" t="s">
-        <v>1590</v>
+        <v>1585</v>
       </c>
       <c r="G645" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B646" s="2" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="C646" s="2" t="s">
-        <v>1592</v>
+        <v>850</v>
       </c>
       <c r="D646" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E646" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F646" s="2" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
       <c r="G646" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B647" s="2" t="s">
-        <v>1594</v>
+        <v>1590</v>
       </c>
       <c r="C647" s="2" t="s">
-        <v>1595</v>
+        <v>1591</v>
       </c>
       <c r="D647" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E647" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F647" s="2" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="G647" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B648" s="2" t="s">
-        <v>1596</v>
+        <v>1593</v>
       </c>
       <c r="C648" s="2" t="s">
-        <v>822</v>
+        <v>847</v>
       </c>
       <c r="D648" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E648" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F648" s="2" t="s">
-        <v>1597</v>
+        <v>341</v>
       </c>
       <c r="G648" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B649" s="2" t="s">
-        <v>1598</v>
+        <v>1594</v>
       </c>
       <c r="C649" s="2" t="s">
-        <v>1599</v>
+        <v>1595</v>
       </c>
       <c r="D649" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E649" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F649" s="2" t="s">
-        <v>1600</v>
+        <v>239</v>
       </c>
       <c r="G649" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B650" s="2" t="s">
-        <v>1601</v>
+        <v>1596</v>
       </c>
       <c r="C650" s="2" t="s">
-        <v>1602</v>
+        <v>1597</v>
       </c>
       <c r="D650" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E650" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>347</v>
+        <v>1598</v>
       </c>
       <c r="G650" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B651" s="2" t="s">
-        <v>1603</v>
+        <v>1599</v>
       </c>
       <c r="C651" s="2" t="s">
-        <v>1604</v>
+        <v>1600</v>
       </c>
       <c r="D651" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F651" s="2" t="s">
-        <v>743</v>
+        <v>1601</v>
       </c>
       <c r="G651" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B652" s="2" t="s">
-        <v>1605</v>
+        <v>1602</v>
       </c>
       <c r="C652" s="2" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="D652" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E652" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F652" s="2" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="G652" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B653" s="2" t="s">
-        <v>1608</v>
+        <v>1605</v>
       </c>
       <c r="C653" s="2" t="s">
-        <v>1180</v>
+        <v>1606</v>
       </c>
       <c r="D653" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E653" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F653" s="2" t="s">
-        <v>1609</v>
+        <v>1607</v>
       </c>
       <c r="G653" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B654" s="2" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C654" s="2" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D654" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E654" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F654" s="2" t="s">
         <v>1610</v>
-      </c>
-[...10 lines deleted...]
-        <v>1611</v>
       </c>
       <c r="G654" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B655" s="2" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C655" s="2" t="s">
         <v>1612</v>
       </c>
-      <c r="C655" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D655" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E655" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F655" s="2" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="G655" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B656" s="2" t="s">
         <v>1613</v>
       </c>
       <c r="C656" s="2" t="s">
         <v>1614</v>
       </c>
       <c r="D656" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E656" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F656" s="2" t="s">
         <v>1615</v>
       </c>
       <c r="G656" s="2" t="s">
@@ -21000,2316 +21084,2592 @@
       </c>
       <c r="C657" s="2" t="s">
         <v>1617</v>
       </c>
       <c r="D657" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E657" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F657" s="2" t="s">
         <v>1618</v>
       </c>
       <c r="G657" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B658" s="2" t="s">
         <v>1619</v>
       </c>
       <c r="C658" s="2" t="s">
-        <v>1066</v>
+        <v>1620</v>
       </c>
       <c r="D658" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E658" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>20</v>
+        <v>1621</v>
       </c>
       <c r="G658" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B659" s="2" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="C659" s="2" t="s">
-        <v>762</v>
+        <v>1623</v>
       </c>
       <c r="D659" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E659" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>356</v>
+        <v>1621</v>
       </c>
       <c r="G659" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B660" s="2" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="C660" s="2" t="s">
-        <v>1101</v>
+        <v>822</v>
       </c>
       <c r="D660" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E660" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F660" s="2" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="G660" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B661" s="2" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="C661" s="2" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="D661" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E661" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F661" s="2" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="G661" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B662" s="2" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="C662" s="2" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="D662" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E662" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F662" s="2" t="s">
-        <v>1625</v>
+        <v>347</v>
       </c>
       <c r="G662" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B663" s="2" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="C663" s="2" t="s">
-        <v>1078</v>
+        <v>1632</v>
       </c>
       <c r="D663" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>1629</v>
+        <v>743</v>
       </c>
       <c r="G663" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B664" s="2" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="C664" s="2" t="s">
-        <v>899</v>
+        <v>1634</v>
       </c>
       <c r="D664" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E664" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F664" s="2" t="s">
-        <v>1631</v>
+        <v>1635</v>
       </c>
       <c r="G664" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B665" s="2" t="s">
-        <v>1632</v>
+        <v>1636</v>
       </c>
       <c r="C665" s="2" t="s">
-        <v>1125</v>
+        <v>1181</v>
       </c>
       <c r="D665" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F665" s="2" t="s">
-        <v>465</v>
+        <v>1637</v>
       </c>
       <c r="G665" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B666" s="2" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="C666" s="2" t="s">
-        <v>1634</v>
+        <v>472</v>
       </c>
       <c r="D666" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>165</v>
+        <v>1639</v>
       </c>
       <c r="G666" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B667" s="2" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="C667" s="2" t="s">
-        <v>1636</v>
+        <v>1037</v>
       </c>
       <c r="D667" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G667" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B668" s="2" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
       <c r="C668" s="2" t="s">
-        <v>753</v>
+        <v>1642</v>
       </c>
       <c r="D668" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F668" s="2" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="G668" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B669" s="2" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="C669" s="2" t="s">
-        <v>750</v>
+        <v>1645</v>
       </c>
       <c r="D669" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E669" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F669" s="2" t="s">
-        <v>129</v>
+        <v>1646</v>
       </c>
       <c r="G669" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B670" s="2" t="s">
-        <v>1640</v>
+        <v>1647</v>
       </c>
       <c r="C670" s="2" t="s">
-        <v>1173</v>
+        <v>1066</v>
       </c>
       <c r="D670" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E670" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F670" s="2" t="s">
-        <v>1641</v>
+        <v>20</v>
       </c>
       <c r="G670" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B671" s="2" t="s">
-        <v>1642</v>
+        <v>1648</v>
       </c>
       <c r="C671" s="2" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="D671" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E671" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F671" s="2" t="s">
-        <v>1643</v>
+        <v>356</v>
       </c>
       <c r="G671" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B672" s="2" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="C672" s="2" t="s">
-        <v>1645</v>
+        <v>1101</v>
       </c>
       <c r="D672" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E672" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>11</v>
+        <v>1650</v>
       </c>
       <c r="G672" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B673" s="2" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="C673" s="2" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="D673" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>11</v>
+        <v>1653</v>
       </c>
       <c r="G673" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B674" s="2" t="s">
-        <v>1648</v>
+        <v>1654</v>
       </c>
       <c r="C674" s="2" t="s">
-        <v>1649</v>
+        <v>1655</v>
       </c>
       <c r="D674" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E674" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="G674" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B675" s="2" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="C675" s="2" t="s">
-        <v>1652</v>
+        <v>1078</v>
       </c>
       <c r="D675" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E675" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>11</v>
+        <v>1657</v>
       </c>
       <c r="G675" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B676" s="2" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="C676" s="2" t="s">
-        <v>1206</v>
+        <v>899</v>
       </c>
       <c r="D676" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E676" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>543</v>
+        <v>1659</v>
       </c>
       <c r="G676" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B677" s="2" t="s">
-        <v>1654</v>
+        <v>1660</v>
       </c>
       <c r="C677" s="2" t="s">
-        <v>1655</v>
+        <v>1125</v>
       </c>
       <c r="D677" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E677" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F677" s="2" t="s">
-        <v>231</v>
+        <v>465</v>
       </c>
       <c r="G677" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B678" s="2" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="C678" s="2" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="D678" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E678" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>1658</v>
+        <v>165</v>
       </c>
       <c r="G678" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B679" s="2" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="C679" s="2" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="D679" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E679" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F679" s="2" t="s">
-        <v>1661</v>
+        <v>11</v>
       </c>
       <c r="G679" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B680" s="2" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="C680" s="2" t="s">
-        <v>1663</v>
+        <v>753</v>
       </c>
       <c r="D680" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E680" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F680" s="2" t="s">
-        <v>215</v>
+        <v>1666</v>
       </c>
       <c r="G680" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B681" s="2" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="C681" s="2" t="s">
-        <v>1665</v>
+        <v>750</v>
       </c>
       <c r="D681" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E681" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F681" s="2" t="s">
-        <v>1661</v>
+        <v>129</v>
       </c>
       <c r="G681" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B682" s="2" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="C682" s="2" t="s">
-        <v>1667</v>
+        <v>1174</v>
       </c>
       <c r="D682" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E682" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F682" s="2" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="G682" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B683" s="2" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="C683" s="2" t="s">
-        <v>599</v>
+        <v>756</v>
       </c>
       <c r="D683" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E683" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F683" s="2" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="G683" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B684" s="2" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="C684" s="2" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="D684" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E684" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F684" s="2" t="s">
-        <v>1673</v>
+        <v>11</v>
       </c>
       <c r="G684" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B685" s="2" t="s">
         <v>1674</v>
       </c>
       <c r="C685" s="2" t="s">
         <v>1675</v>
       </c>
       <c r="D685" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E685" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F685" s="2" t="s">
-        <v>1676</v>
+        <v>11</v>
       </c>
       <c r="G685" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B686" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C686" s="2" t="s">
         <v>1677</v>
       </c>
-      <c r="C686" s="2" t="s">
+      <c r="D686" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E686" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F686" s="2" t="s">
         <v>1678</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
       <c r="G686" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B687" s="2" t="s">
         <v>1679</v>
       </c>
       <c r="C687" s="2" t="s">
         <v>1680</v>
       </c>
       <c r="D687" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E687" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F687" s="2" t="s">
-        <v>1681</v>
+        <v>11</v>
       </c>
       <c r="G687" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B688" s="2" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
       <c r="C688" s="2" t="s">
-        <v>1683</v>
+        <v>1207</v>
       </c>
       <c r="D688" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F688" s="2" t="s">
-        <v>1615</v>
+        <v>543</v>
       </c>
       <c r="G688" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B689" s="2" t="s">
-        <v>1684</v>
+        <v>1682</v>
       </c>
       <c r="C689" s="2" t="s">
-        <v>827</v>
+        <v>1683</v>
       </c>
       <c r="D689" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E689" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F689" s="2" t="s">
-        <v>1685</v>
+        <v>231</v>
       </c>
       <c r="G689" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B690" s="2" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C690" s="2" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D690" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E690" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F690" s="2" t="s">
         <v>1686</v>
-      </c>
-[...10 lines deleted...]
-        <v>1687</v>
       </c>
       <c r="G690" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B691" s="2" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C691" s="2" t="s">
         <v>1688</v>
       </c>
-      <c r="C691" s="2" t="s">
+      <c r="D691" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E691" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F691" s="2" t="s">
         <v>1689</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
       <c r="G691" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B692" s="2" t="s">
         <v>1690</v>
       </c>
       <c r="C692" s="2" t="s">
-        <v>689</v>
+        <v>1691</v>
       </c>
       <c r="D692" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F692" s="2" t="s">
-        <v>1691</v>
+        <v>215</v>
       </c>
       <c r="G692" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B693" s="2" t="s">
         <v>1692</v>
       </c>
       <c r="C693" s="2" t="s">
         <v>1693</v>
       </c>
       <c r="D693" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E693" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F693" s="2" t="s">
-        <v>1694</v>
+        <v>1689</v>
       </c>
       <c r="G693" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B694" s="2" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C694" s="2" t="s">
         <v>1695</v>
       </c>
-      <c r="C694" s="2" t="s">
+      <c r="D694" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E694" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F694" s="2" t="s">
         <v>1696</v>
-      </c>
-[...7 lines deleted...]
-        <v>1697</v>
       </c>
       <c r="G694" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B695" s="2" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C695" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="D695" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E695" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F695" s="2" t="s">
         <v>1698</v>
-      </c>
-[...10 lines deleted...]
-        <v>1700</v>
       </c>
       <c r="G695" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B696" s="2" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C696" s="2" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D696" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E696" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F696" s="2" t="s">
         <v>1701</v>
-      </c>
-[...10 lines deleted...]
-        <v>1700</v>
       </c>
       <c r="G696" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B697" s="2" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C697" s="2" t="s">
         <v>1703</v>
       </c>
-      <c r="C697" s="2" t="s">
+      <c r="D697" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E697" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F697" s="2" t="s">
         <v>1704</v>
-      </c>
-[...7 lines deleted...]
-        <v>1700</v>
       </c>
       <c r="G697" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B698" s="2" t="s">
         <v>1705</v>
       </c>
       <c r="C698" s="2" t="s">
         <v>1706</v>
       </c>
       <c r="D698" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E698" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F698" s="2" t="s">
-        <v>1700</v>
+        <v>269</v>
       </c>
       <c r="G698" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B699" s="2" t="s">
         <v>1707</v>
       </c>
       <c r="C699" s="2" t="s">
         <v>1708</v>
       </c>
       <c r="D699" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E699" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F699" s="2" t="s">
-        <v>1700</v>
+        <v>1709</v>
       </c>
       <c r="G699" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B700" s="2" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="C700" s="2" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="D700" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E700" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F700" s="2" t="s">
-        <v>1700</v>
+        <v>1643</v>
       </c>
       <c r="G700" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B701" s="2" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="C701" s="2" t="s">
-        <v>1712</v>
+        <v>827</v>
       </c>
       <c r="D701" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E701" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F701" s="2" t="s">
-        <v>1700</v>
+        <v>1713</v>
       </c>
       <c r="G701" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B702" s="2" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C702" s="2" t="s">
-        <v>1714</v>
+        <v>685</v>
       </c>
       <c r="D702" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E702" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F702" s="2" t="s">
-        <v>1700</v>
+        <v>1715</v>
       </c>
       <c r="G702" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B703" s="2" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C703" s="2" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="D703" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F703" s="2" t="s">
-        <v>1700</v>
+        <v>314</v>
       </c>
       <c r="G703" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B704" s="2" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="C704" s="2" t="s">
-        <v>1718</v>
+        <v>689</v>
       </c>
       <c r="D704" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E704" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F704" s="2" t="s">
-        <v>1700</v>
+        <v>1719</v>
       </c>
       <c r="G704" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B705" s="2" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="C705" s="2" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="D705" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E705" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F705" s="2" t="s">
-        <v>1700</v>
+        <v>1722</v>
       </c>
       <c r="G705" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B706" s="2" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="C706" s="2" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="D706" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E706" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F706" s="2" t="s">
-        <v>1700</v>
+        <v>1725</v>
       </c>
       <c r="G706" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B707" s="2" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="C707" s="2" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="D707" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E707" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F707" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G707" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B708" s="2" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="C708" s="2" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="D708" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E708" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F708" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G708" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B709" s="2" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="C709" s="2" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D709" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E709" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F709" s="2" t="s">
         <v>1728</v>
-      </c>
-[...7 lines deleted...]
-        <v>1700</v>
       </c>
       <c r="G709" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B710" s="2" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="C710" s="2" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="D710" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E710" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F710" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G710" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B711" s="2" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="C711" s="2" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="D711" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E711" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F711" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G711" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B712" s="2" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="C712" s="2" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="D712" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E712" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F712" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G712" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B713" s="2" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="C713" s="2" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="D713" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E713" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F713" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G713" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B714" s="2" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="C714" s="2" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="D714" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E714" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F714" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G714" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B715" s="2" t="s">
-        <v>1739</v>
+        <v>1743</v>
       </c>
       <c r="C715" s="2" t="s">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="D715" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E715" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F715" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G715" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B716" s="2" t="s">
-        <v>1741</v>
+        <v>1745</v>
       </c>
       <c r="C716" s="2" t="s">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="D716" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E716" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F716" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G716" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B717" s="2" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
       <c r="C717" s="2" t="s">
-        <v>1744</v>
+        <v>1748</v>
       </c>
       <c r="D717" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E717" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F717" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G717" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B718" s="2" t="s">
-        <v>1745</v>
+        <v>1749</v>
       </c>
       <c r="C718" s="2" t="s">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="D718" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E718" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F718" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G718" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B719" s="2" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="C719" s="2" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="D719" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E719" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F719" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G719" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B720" s="2" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="C720" s="2" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="D720" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E720" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F720" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G720" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B721" s="2" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="C721" s="2" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="D721" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E721" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F721" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G721" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B722" s="2" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="C722" s="2" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="D722" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E722" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F722" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G722" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B723" s="2" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="C723" s="2" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="D723" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E723" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F723" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G723" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B724" s="2" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="C724" s="2" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="D724" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E724" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F724" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G724" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B725" s="2" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="C725" s="2" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="D725" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E725" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F725" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G725" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B726" s="2" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="C726" s="2" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="D726" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E726" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F726" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G726" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B727" s="2" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="C727" s="2" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="D727" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E727" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F727" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G727" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B728" s="2" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="C728" s="2" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="D728" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E728" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F728" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G728" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B729" s="2" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C729" s="2" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="D729" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E729" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F729" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G729" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B730" s="2" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="C730" s="2" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="D730" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E730" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F730" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G730" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B731" s="2" t="s">
-        <v>1771</v>
+        <v>1775</v>
       </c>
       <c r="C731" s="2" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="D731" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E731" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F731" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G731" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B732" s="2" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="C732" s="2" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="D732" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E732" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F732" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G732" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B733" s="2" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="C733" s="2" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="D733" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E733" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F733" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G733" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B734" s="2" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
       <c r="C734" s="2" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="D734" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E734" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F734" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G734" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B735" s="2" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="C735" s="2" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="D735" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E735" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F735" s="2" t="s">
-        <v>1700</v>
+        <v>1728</v>
       </c>
       <c r="G735" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B736" s="2" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
       <c r="C736" s="2" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="D736" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E736" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F736" s="2" t="s">
-        <v>1783</v>
+        <v>1728</v>
       </c>
       <c r="G736" s="2" t="s">
-        <v>1784</v>
+        <v>11</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B737" s="2" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="C737" s="2" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="D737" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E737" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F737" s="2" t="s">
-        <v>1783</v>
+        <v>1728</v>
       </c>
       <c r="G737" s="2" t="s">
-        <v>1784</v>
+        <v>11</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B738" s="2" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="C738" s="2" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="D738" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E738" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F738" s="2" t="s">
-        <v>1789</v>
+        <v>1728</v>
       </c>
       <c r="G738" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B739" s="2" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="C739" s="2" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="D739" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E739" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F739" s="2" t="s">
-        <v>1792</v>
+        <v>1728</v>
       </c>
       <c r="G739" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B740" s="2" t="s">
         <v>1793</v>
       </c>
       <c r="C740" s="2" t="s">
         <v>1794</v>
       </c>
       <c r="D740" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E740" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F740" s="2" t="s">
-        <v>1792</v>
+        <v>1728</v>
       </c>
       <c r="G740" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B741" s="2" t="s">
         <v>1795</v>
       </c>
       <c r="C741" s="2" t="s">
         <v>1796</v>
       </c>
       <c r="D741" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E741" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F741" s="2" t="s">
-        <v>1792</v>
+        <v>1728</v>
       </c>
       <c r="G741" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B742" s="2" t="s">
         <v>1797</v>
       </c>
       <c r="C742" s="2" t="s">
         <v>1798</v>
       </c>
       <c r="D742" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E742" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F742" s="2" t="s">
-        <v>1792</v>
+        <v>1728</v>
       </c>
       <c r="G742" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B743" s="2" t="s">
         <v>1799</v>
       </c>
       <c r="C743" s="2" t="s">
         <v>1800</v>
       </c>
       <c r="D743" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E743" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F743" s="2" t="s">
-        <v>1792</v>
+        <v>1728</v>
       </c>
       <c r="G743" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B744" s="2" t="s">
         <v>1801</v>
       </c>
       <c r="C744" s="2" t="s">
         <v>1802</v>
       </c>
       <c r="D744" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E744" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F744" s="2" t="s">
-        <v>1792</v>
+        <v>1728</v>
       </c>
       <c r="G744" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B745" s="2" t="s">
         <v>1803</v>
       </c>
       <c r="C745" s="2" t="s">
         <v>1804</v>
       </c>
       <c r="D745" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E745" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F745" s="2" t="s">
-        <v>1792</v>
+        <v>1728</v>
       </c>
       <c r="G745" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B746" s="2" t="s">
         <v>1805</v>
       </c>
       <c r="C746" s="2" t="s">
         <v>1806</v>
       </c>
       <c r="D746" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E746" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F746" s="2" t="s">
-        <v>578</v>
+        <v>1728</v>
       </c>
       <c r="G746" s="2" t="s">
-        <v>1807</v>
+        <v>11</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B747" s="2" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C747" s="2" t="s">
         <v>1808</v>
       </c>
-      <c r="C747" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D747" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E747" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F747" s="2" t="s">
-        <v>578</v>
+        <v>1728</v>
       </c>
       <c r="G747" s="2" t="s">
-        <v>1807</v>
+        <v>11</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B748" s="2" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C748" s="2" t="s">
         <v>1810</v>
       </c>
-      <c r="C748" s="2" t="s">
+      <c r="D748" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E748" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F748" s="2" t="s">
         <v>1811</v>
       </c>
-      <c r="D748" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G748" s="2" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B749" s="2" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C749" s="2" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D749" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E749" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F749" s="2" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G749" s="2" t="s">
         <v>1812</v>
-      </c>
-[...13 lines deleted...]
-        <v>1807</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B750" s="2" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="C750" s="2" t="s">
-        <v>1798</v>
+        <v>1816</v>
       </c>
       <c r="D750" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E750" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F750" s="2" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="G750" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B751" s="2" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="C751" s="2" t="s">
-        <v>1802</v>
+        <v>1819</v>
       </c>
       <c r="D751" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E751" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F751" s="2" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="G751" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B752" s="2" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="C752" s="2" t="s">
-        <v>1800</v>
+        <v>1822</v>
       </c>
       <c r="D752" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E752" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F752" s="2" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="G752" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B753" s="2" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="C753" s="2" t="s">
-        <v>1804</v>
+        <v>1824</v>
       </c>
       <c r="D753" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E753" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F753" s="2" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="G753" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B754" s="2" t="s">
-        <v>1819</v>
+        <v>1825</v>
       </c>
       <c r="C754" s="2" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D754" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E754" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F754" s="2" t="s">
         <v>1820</v>
-      </c>
-[...7 lines deleted...]
-        <v>1815</v>
       </c>
       <c r="G754" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B755" s="2" t="s">
-        <v>1821</v>
+        <v>1827</v>
       </c>
       <c r="C755" s="2" t="s">
-        <v>1796</v>
+        <v>1828</v>
       </c>
       <c r="D755" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E755" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F755" s="2" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="G755" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" s="1">
         <v>11000007200014</v>
       </c>
       <c r="B756" s="2" t="s">
-        <v>1822</v>
+        <v>1829</v>
       </c>
       <c r="C756" s="2" t="s">
-        <v>1823</v>
+        <v>1830</v>
       </c>
       <c r="D756" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E756" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F756" s="2" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="G756" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B757" s="2" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C757" s="2" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D757" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E757" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F757" s="2" t="s">
+        <v>1820</v>
+      </c>
+      <c r="G757" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B758" s="2" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C758" s="2" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D758" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E758" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F758" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G758" s="2" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B759" s="2" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C759" s="2" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D759" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E759" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F759" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G759" s="2" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B760" s="2" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C760" s="2" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D760" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E760" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F760" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G760" s="2" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B761" s="2" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C761" s="2" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D761" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E761" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F761" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G761" s="2" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B762" s="2" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C762" s="2" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D762" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E762" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F762" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G762" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B763" s="2" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C763" s="2" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D763" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E763" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F763" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G763" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B764" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C764" s="2" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D764" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E764" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F764" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G764" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B765" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C765" s="2" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D765" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E765" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F765" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G765" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B766" s="2" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C766" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D766" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E766" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F766" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G766" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B767" s="2" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C767" s="2" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D767" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E767" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F767" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G767" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" s="1">
+        <v>11000007200014</v>
+      </c>
+      <c r="B768" s="2" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C768" s="2" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D768" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E768" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F768" s="2" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G768" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -23323,31 +23683,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export Habilitations</dc:title>
-  <dc:description>Export en date du 04/29/2026 21:04:50</dc:description>
+  <dc:description>Export en date du 08/06/2026 14:20:43</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>