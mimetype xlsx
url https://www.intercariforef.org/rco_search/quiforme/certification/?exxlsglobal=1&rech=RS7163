--- v0 (2025-12-14)
+++ v1 (2026-05-22)
@@ -91,117 +91,117 @@
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>RESEAU ACTES -IF</t>
   </si>
   <si>
     <t>RESEAUX ARTISTIQUES ET CULTURELS</t>
   </si>
   <si>
     <t>221 RUE DE BELLEVILLE 75019 PARIS</t>
   </si>
   <si>
     <t>31/03/2008</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
+    <t>COOPERATIVE  TIERS LIEUX</t>
+  </si>
+  <si>
+    <t>5 RUE DES CAMPANULES 33170 GRADIGNAN</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
+    <t>LE COLLECTIF DES TIERS LIEUX</t>
+  </si>
+  <si>
+    <t>BATIMENT 28 11 RUE DE CAMBRAI 75019 PARIS</t>
+  </si>
+  <si>
+    <t>29/07/2015</t>
+  </si>
+  <si>
     <t>CHAMBRE REGIONALE DE L'ECONOMIE SOCIALE ET SOLIDAIRE DES PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>10 RUE DE L'ILE MABON 44200 NANTES</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
-    <t>COOPERATIVE  TIERS LIEUX</t>
-[...8 lines deleted...]
-    <t>70.22Z</t>
+    <t>STATION CREATIVE</t>
+  </si>
+  <si>
+    <t>121 RUE DE FONT-COUVERTE 34070 MONTPELLIER</t>
+  </si>
+  <si>
+    <t>20/12/2018</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>LA COMPAGNIE DES TIERS-LIEUX</t>
+  </si>
+  <si>
+    <t>BAZZAR SAINT SO 292 RUE CAMILLE GUERIN 59800 LILLE</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
   </si>
   <si>
     <t>ZINC</t>
   </si>
   <si>
     <t>FRICHE LA BELLE DE MAI 41 RUE JOBIN 13003 MARSEILLE</t>
   </si>
   <si>
     <t>18/12/2003</t>
   </si>
   <si>
     <t>90.01Z</t>
-  </si>
-[...34 lines deleted...]
-    <t>01/03/2025</t>
   </si>
   <si>
     <t>A+ C'EST MIEUX !</t>
   </si>
   <si>
     <t>8 AVENUE DU PRESIDENT WILSON 92240 MALAKOFF</t>
   </si>
   <si>
     <t>01/02/2021</t>
   </si>
   <si>
     <t>63.99Z</t>
   </si>
   <si>
     <t>ASSOCIATION DE PREFIGURATION BRETAGNE TIERS-LIEUX</t>
   </si>
   <si>
     <t>1 CAR JOUAUST 35000 RENNES</t>
   </si>
   <si>
     <t>26/07/2021</t>
   </si>
 </sst>
 </file>
 
@@ -701,251 +701,251 @@
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="3"/>
       <c r="J3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>43976089300032</v>
+        <v>79895807000053</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I4" s="3">
-        <v>52440811244</v>
+        <v>72330991233</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>79895807000053</v>
+        <v>81340240100018</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I5" s="3"/>
       <c r="J5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>47750122500015</v>
+        <v>43976089300032</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I6" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I6" s="3">
+        <v>52440811244</v>
+      </c>
       <c r="J6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>81340240100018</v>
+        <v>82126463700025</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I7" s="3"/>
+        <v>38</v>
+      </c>
+      <c r="I7" s="3">
+        <v>76340906934</v>
+      </c>
       <c r="J7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>82126463700025</v>
+        <v>84429652500034</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G8" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="H8" s="2" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I8" s="3"/>
       <c r="J8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>84429652500034</v>
+        <v>47750122500015</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="G9" s="2"/>
+      <c r="H9" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>89394422300013</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>48</v>
       </c>
@@ -1041,31 +1041,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 12/14/2025 21:56:45</dc:description>
+  <dc:description>Export en date du 05/22/2026 19:25:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>