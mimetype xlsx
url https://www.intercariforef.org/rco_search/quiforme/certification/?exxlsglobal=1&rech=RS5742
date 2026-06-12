--- v0 (2026-04-02)
+++ v1 (2026-06-12)
@@ -91,120 +91,120 @@
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>ECOLE NATIONALE DE L'AVIATION CIVILE</t>
   </si>
   <si>
     <t>7 AVENUE EDOUARD BELIN 31400 TOULOUSE</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>7331P001931</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>INSTITUT ENSEIGNEMENT TECHNIQUE APPLIQUE</t>
+  </si>
+  <si>
+    <t>1-3 1 RUE D'ENGHIEN 75010 PARIS</t>
+  </si>
+  <si>
+    <t>16/03/2010</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>PHT FORMATION</t>
+  </si>
+  <si>
+    <t>ZAE LUNELAND 90 RUE DE L’INDUSTRIE 34400 LUNEL</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>PRISMA FORMATIONS</t>
+  </si>
+  <si>
+    <t>BATIMENT ETOILE 40 AVENUE DES NATIONS 93420 VILLEPINTE</t>
+  </si>
+  <si>
+    <t>15/01/2022</t>
+  </si>
+  <si>
+    <t>AIRSUP SAS</t>
+  </si>
+  <si>
+    <t>13-15 13 RUE BALLU 75009 PARIS</t>
+  </si>
+  <si>
+    <t>21/03/2018</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>AEROFORM INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>9 RUE DE L’ESCOUVRIER 95200 SARCELLES</t>
+  </si>
+  <si>
+    <t>15/11/2011</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>2M TRAINING</t>
+  </si>
+  <si>
+    <t>305 RUE DE LA BELLE ETOILE 95700 ROISSY-EN-FRANCE</t>
+  </si>
+  <si>
+    <t>01/07/2020</t>
+  </si>
+  <si>
     <t>SARL SKYFORM</t>
   </si>
   <si>
     <t>111 RUE MOLIERE 94200 IVRY-SUR-SEINE</t>
   </si>
   <si>
     <t>01/08/2019</t>
-  </si>
-[...61 lines deleted...]
-    <t>15/12/2021</t>
   </si>
   <si>
     <t>CLASSES AFFAIRES FORMATIONS</t>
   </si>
   <si>
     <t>150 RUE DE LA BELLE ETOILE 95700 ROISSY-EN-FRANCE</t>
   </si>
   <si>
     <t>15/06/2016</t>
   </si>
   <si>
     <t>SAFE HANDLING TRAINING SHT</t>
   </si>
   <si>
     <t>SHT</t>
   </si>
   <si>
     <t>13-15 13 RUE DU PONT DES HALLES 94150 RUNGIS</t>
   </si>
   <si>
     <t>10/09/2020</t>
   </si>
   <si>
     <t>AIR YAS CONSULTING</t>
   </si>
@@ -768,108 +768,108 @@
       <c r="F3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>80488455900027</v>
+        <v>32672881300022</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="3">
-        <v>11940952194</v>
+        <v>11750709675</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>32672881300022</v>
+        <v>79264686100049</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="3">
-        <v>11750709675</v>
+        <v>91340788534</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>39336805500041</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
@@ -992,71 +992,71 @@
       <c r="F9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="3">
         <v>11930647393</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>79264686100049</v>
+        <v>80488455900027</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I10" s="3">
-        <v>91340788534</v>
+        <v>11940952194</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>82065220400018</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="2"/>
@@ -1377,31 +1377,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 06:56:52</dc:description>
+  <dc:description>Export en date du 06/12/2026 08:20:36</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>