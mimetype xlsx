--- v1 (2026-03-22)
+++ v2 (2026-05-31)
@@ -112,105 +112,105 @@
   <si>
     <t>AEROPORT PERPIGNAN RIVESALTES AVENUE MAURICE BELLONTE 66000 PERPIGNAN</t>
   </si>
   <si>
     <t>30/01/2003</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>TEAM</t>
   </si>
   <si>
     <t>INLINGUA</t>
   </si>
   <si>
     <t>PARK KENNEDY IMMEUBLE J 13 AVENUE HENRI BECQUEREL 33700 MERIGNAC</t>
   </si>
   <si>
     <t>23/08/2010</t>
   </si>
   <si>
-    <t xml:space="preserve">BURGESS CLARE ELIZABETH  </t>
+    <t>BURGESS CLARE ELIZABETH</t>
   </si>
   <si>
     <t>18 RUE GEORGES DUHAMEL 66750 SAINT-CYPRIEN</t>
   </si>
   <si>
     <t>14/01/2013</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
-    <t xml:space="preserve">SIMMONDS STEPHANIE PHILLIPA JAYNE </t>
+    <t>SIMMONDS STEPHANIE PHILLIPA JAYNE</t>
   </si>
   <si>
     <t>FLYING START ENGLISH</t>
   </si>
   <si>
     <t>655 ROUTE DE LAVIT 82120 POUPAS</t>
   </si>
   <si>
     <t>03/10/2011</t>
   </si>
   <si>
     <t>SA INSTITUT AERONAUTIQUE JEAN MERMOZ</t>
   </si>
   <si>
     <t>43 AVENUE ROBERT SCHUMAN 94150 RUNGIS</t>
   </si>
   <si>
     <t>12/10/1989</t>
   </si>
   <si>
     <t>KEYJOB</t>
   </si>
   <si>
     <t>AIR TRAINING ACADEMY</t>
   </si>
   <si>
     <t>309 RUE LECOURBE 75015 PARIS</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
-    <t xml:space="preserve">PEDOUSSAUT AURELIE ISABELLE  </t>
+    <t>PEDOUSSAUT AURELIE ISABELLE</t>
   </si>
   <si>
     <t>186 AVENUE GUSTAVE EIFFEL 33560 SAINTE-EULALIE</t>
   </si>
   <si>
     <t>26/10/2017</t>
   </si>
   <si>
-    <t xml:space="preserve">GIACOIA TONI MARCEL  </t>
+    <t>GIACOIA TONI MARCEL</t>
   </si>
   <si>
     <t>ENTREE 1 26 RUE DU CAPITAINE POUGNON 37000 TOURS</t>
   </si>
   <si>
     <t>22/02/2020</t>
   </si>
   <si>
     <t>AVIATION ENGLISH PRIVATE SCHOOL (AEPS) FRANCE</t>
   </si>
   <si>
     <t>1-3 1 ALLEE LAVOISIER 59650 VILLENEUVE-D'ASCQ</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
     <t>WEBER ENGLISH INSTITUTE</t>
   </si>
   <si>
     <t>LOT. LE VIRGINIA 20 CHEMIN DU CLAOU 13120 GARDANNE</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
@@ -1278,31 +1278,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/22/2026 05:07:39</dc:description>
+  <dc:description>Export en date du 05/31/2026 12:26:49</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>