--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -1278,31 +1278,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/31/2026 12:26:49</dc:description>
+  <dc:description>Export en date du 07/16/2026 14:11:20</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>