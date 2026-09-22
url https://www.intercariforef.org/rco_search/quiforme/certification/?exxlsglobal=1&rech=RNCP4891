--- v3 (2026-06-29)
+++ v4 (2026-09-22)
@@ -130,51 +130,51 @@
   <si>
     <t>LEGTA</t>
   </si>
   <si>
     <t>ROUTE DE BELPECH 09100 PAMIERS</t>
   </si>
   <si>
     <t>7309P000709</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE VIRE</t>
   </si>
   <si>
     <t>LPA DE VIRE</t>
   </si>
   <si>
     <t>CAMPUS AGRICOLE DE VIRE 47 ROUTE DES CHAMPS DE TRACY 14500 VIRE NORMANDIE</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE L'OISELLERIE</t>
   </si>
   <si>
     <t>LEGTA DE L'OISELLERIE</t>
   </si>
   <si>
-    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L’OISELLERIE 16400 LA COURONNE</t>
+    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L'OISELLERIE 16400 LA COURONNE</t>
   </si>
   <si>
     <t>5416P000416</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES EDGARD PISANI</t>
   </si>
   <si>
     <t>LEGTPA</t>
   </si>
   <si>
     <t>CEZARIN 19460 NAVES</t>
   </si>
   <si>
     <t>7419P001719</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE GUINGAMP-KERNILIEN</t>
   </si>
   <si>
     <t>LEGTA DE GUINGAMP KERNILIEN</t>
   </si>
   <si>
     <t>ALL DE KERNILIEN 22200 PLOUISY</t>
   </si>
@@ -232,51 +232,51 @@
   <si>
     <t>AGROCAMPUS 64 ROUTE DE PAU 64121 MONTARDON</t>
   </si>
   <si>
     <t>7264P006064</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE VIC EN BIGORRE</t>
   </si>
   <si>
     <t>LEGTA DE VIC-EN-BIGORRE</t>
   </si>
   <si>
     <t>PROMENADE DES ACACIAS 11 B AVENUE DES ACACIAS 65500 VIC-EN-BIGORRE</t>
   </si>
   <si>
     <t>7365P000865</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DU BAS-RHIN</t>
   </si>
   <si>
     <t>LEGTA D'OBERNAI</t>
   </si>
   <si>
-    <t>44 BOULEVARD DE L’EUROPE 67210 OBERNAI</t>
+    <t>44 BOULEVARD DE L'EUROPE 67210 OBERNAI</t>
   </si>
   <si>
     <t>4267P002167</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE LES SICAUDIERES</t>
   </si>
   <si>
     <t>LEGTA DE BRESSUIRE</t>
   </si>
   <si>
     <t>CAMPUS DES SICAUDIERES BOULEVARD DE NANTES 79300 BRESSUIRE</t>
   </si>
   <si>
     <t>25/12/1995</t>
   </si>
   <si>
     <t>5479P000379</t>
   </si>
   <si>
     <t>EPLEFPA TERRES ET PAYSAGES SUD DEUX-SEVRES</t>
   </si>
   <si>
     <t>ROUTE DE LA ROCHE 79500 MELLE</t>
   </si>
@@ -292,51 +292,51 @@
   <si>
     <t>CHATEAU RINGUET 24 RUE JULES FERRY 86500 MONTMORILLON</t>
   </si>
   <si>
     <t>5486P001586</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES</t>
   </si>
   <si>
     <t>270 AV DU MAL DE LATTRE DE TASSIGNY 88500 MIRECOURT</t>
   </si>
   <si>
     <t>4188P000888</t>
   </si>
   <si>
     <t>LD CONVENANCE 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>18/02/1985</t>
   </si>
   <si>
     <t>9597P001097</t>
   </si>
   <si>
-    <t>ETABLISSEMENT PUBLIC LOCAL D’ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
     <t>MAISON FAMILIALE ET RURALE</t>
   </si>
   <si>
     <t>RUE DES LILAS 55700 STENAY</t>
   </si>
   <si>
     <t>01/01/1981</t>
   </si>
   <si>
     <t>CENTR FORMATION TECHNICIENS AGRICOLES</t>
   </si>
   <si>
     <t>25 RUE PIERRE NEVEU 61410 LA FERTE MACE</t>
   </si>
@@ -1504,51 +1504,51 @@
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>85</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>19881070700010</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>16</v>
       </c>
@@ -1869,53 +1869,51 @@
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>78641331000024</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="I29" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="3"/>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>84939883900027</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
@@ -1976,31 +1974,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/29/2026 05:57:25</dc:description>
+  <dc:description>Export en date du 09/22/2026 23:28:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>