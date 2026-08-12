--- v0 (2026-06-26)
+++ v1 (2026-08-12)
@@ -406,51 +406,51 @@
   <si>
     <t>LYCEE PROFESSIONNEL COETLOGON</t>
   </si>
   <si>
     <t>53 RUE ANTOINE JOLY 35000 RENNES</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT VAUCANSON</t>
   </si>
   <si>
     <t>GRETA DE GRENOBLE</t>
   </si>
   <si>
     <t>27 RUE ANATOLE FRANCE 38100 GRENOBLE</t>
   </si>
   <si>
     <t>8238P001538</t>
   </si>
   <si>
     <t>LYCEE ELLA FITZGERALD</t>
   </si>
   <si>
     <t>GRETA NORD ISERE</t>
   </si>
   <si>
-    <t>LE TRANSALPIN 2 33 AVENUE D’ITALIE 38300 BOURGOIN-JALLIEU</t>
+    <t>LE TRANSALPIN 2 33 AVENUE D'ITALIE 38300 BOURGOIN-JALLIEU</t>
   </si>
   <si>
     <t>01/11/2011</t>
   </si>
   <si>
     <t>8238P001638</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL FRANCOISE DOLTO</t>
   </si>
   <si>
     <t>4 RUE PIARDIERE 38120 FONTANIL-CORNILLON</t>
   </si>
   <si>
     <t>LYCEE GENERAL HONORE D'URFE</t>
   </si>
   <si>
     <t>GRETA CFA LOIRE</t>
   </si>
   <si>
     <t>41 B RUE DE LA JOMAYERE 42100 SAINT-ETIENNE</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
@@ -625,51 +625,51 @@
   <si>
     <t>2260P001160</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL LEO LAGRANGE</t>
   </si>
   <si>
     <t>RUE VICTOR SCHOELCHER 62160 BULLY-LES-MINES</t>
   </si>
   <si>
     <t>01/10/2005</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL HENRI SENEZ</t>
   </si>
   <si>
     <t>GRETA GRAND ARTOIS</t>
   </si>
   <si>
     <t>533 BOULEVARD FERNAND DARCHICOURT 62110 HENIN-BEAUMONT</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
+    <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT BLAISE PASCAL</t>
   </si>
   <si>
     <t>GRETA ALSACE SUD</t>
   </si>
   <si>
     <t>74 RUE DU LOGELBACH 68000 COLMAR</t>
   </si>
   <si>
     <t>17/05/1989</t>
   </si>
@@ -14218,31 +14218,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 15:17:10</dc:description>
+  <dc:description>Export en date du 08/12/2026 08:54:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>