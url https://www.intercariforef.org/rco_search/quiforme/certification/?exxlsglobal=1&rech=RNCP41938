--- v3 (2026-08-14)
+++ v4 (2026-10-05)
@@ -1523,53 +1523,51 @@
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>31261027200014</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I15" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="3"/>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>32057524400019</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
@@ -3075,51 +3073,51 @@
       </c>
       <c r="C57" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>73</v>
       </c>
       <c r="I57" s="3">
         <v>31590008059</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L57" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>78364448700010</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
         <v>22</v>
@@ -3571,31 +3569,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/14/2026 10:22:21</dc:description>
+  <dc:description>Export en date du 10/05/2026 03:58:49</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>