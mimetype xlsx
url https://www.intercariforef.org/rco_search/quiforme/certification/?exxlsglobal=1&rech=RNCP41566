--- v1 (2026-02-17)
+++ v2 (2026-04-04)
@@ -190,72 +190,72 @@
   <si>
     <t>AVIGNON UNIVERSITE</t>
   </si>
   <si>
     <t>74 RUE LOUIS PASTEUR 84000 AVIGNON</t>
   </si>
   <si>
     <t>26/09/1997</t>
   </si>
   <si>
     <t>9384P000984</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
+    <t>ASSOCIATION LORRAINE POUR LA PROMOTION EN AGRICULTURE</t>
+  </si>
+  <si>
+    <t>2 LES NOIRES TERRES 54740 HAROUE</t>
+  </si>
+  <si>
+    <t>31/12/1987</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>MFR IREO DE LESNEVEN</t>
   </si>
   <si>
     <t>RTE DE PLOUIDER 29260 LESNEVEN</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.32Z</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>118 ROUTE DE NARBONNE 31400 TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
   <si>
     <t>3 RUE MATTHIEU GALLOU 29200 BREST</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1124,108 +1124,108 @@
       <c r="F13" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>30754662200019</v>
+        <v>78334630700037</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I14" s="3">
-        <v>53290326929</v>
+        <v>41540039554</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>78334630700037</v>
+        <v>30754662200019</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="I15" s="3">
-        <v>41540039554</v>
+        <v>53290326929</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D16" s="2"/>
@@ -1324,31 +1324,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/17/2026 05:00:20</dc:description>
+  <dc:description>Export en date du 04/04/2026 04:31:43</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>