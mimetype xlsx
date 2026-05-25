--- v2 (2026-04-04)
+++ v3 (2026-05-25)
@@ -1324,31 +1324,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/04/2026 04:31:43</dc:description>
+  <dc:description>Export en date du 05/25/2026 06:37:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>