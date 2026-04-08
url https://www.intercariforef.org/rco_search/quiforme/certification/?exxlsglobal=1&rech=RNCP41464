--- v1 (2026-02-21)
+++ v2 (2026-04-08)
@@ -966,51 +966,51 @@
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I10" s="3">
         <v>24450240545</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>53427748800019</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>48</v>
       </c>
@@ -1138,31 +1138,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/21/2026 21:40:01</dc:description>
+  <dc:description>Export en date du 04/08/2026 02:05:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>