--- v2 (2026-04-08)
+++ v3 (2026-07-27)
@@ -133,78 +133,78 @@
   <si>
     <t>IMMEUBLE MYOSOTIS-PARC DE BUSSEROLLES 32 CHEMIN DU VIEUX CHENE 38240 MEYLAN</t>
   </si>
   <si>
     <t>07/01/2013</t>
   </si>
   <si>
     <t>CHAMBRE COMMERCE &amp; INDUSTRIE PAU BEARN 2 AV DU STADE D'EAUX VIVES 64320 BIZANOS</t>
   </si>
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
     <t>1-5 1 PLACE DE LA BERLINE 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>05/08/2021</t>
   </si>
   <si>
     <t>CNPC-CFA 22 RUE DE LA RAINIERE 44300 NANTES</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
+    <t>INSTITUT DE FORMATION DU VELO</t>
+  </si>
+  <si>
+    <t>180 BOULEVARD DE CHARAVINES 38500 VOIRON</t>
+  </si>
+  <si>
+    <t>04/07/2011</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>ECOLE DES METIERS DU VELO</t>
   </si>
   <si>
     <t>PAE PONT PEYRIN 32600 L'ISLE-JOURDAIN</t>
   </si>
   <si>
     <t>12/03/2008</t>
   </si>
   <si>
-    <t>85.59A</t>
-[...1 lines deleted...]
-  <si>
     <t>SPORT ENTREPRISE FORMATION</t>
   </si>
   <si>
     <t>10 RUE DES MALTOTIERS 45000 ORLEANS</t>
   </si>
   <si>
     <t>01/02/2014</t>
-  </si>
-[...7 lines deleted...]
-    <t>04/07/2011</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>L'UNION DES ENTREPRISES DE LA FILIERE DU SPORT DES LOISIRS DU CYCLE ET DE LA MOBILITE (L'UNION SPORT ET CYCLE)</t>
   </si>
   <si>
     <t>27 RUE DU COLONEL PIERRE AVIA 75015 PARIS</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>34 RUE GUYNEMER 92130 ISSY-LES-MOULINEAUX</t>
   </si>
   <si>
     <t>78.30Z</t>
   </si>
 </sst>
 </file>
 
@@ -903,151 +903,151 @@
       <c r="F8" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>48355542100021</v>
+        <v>53427748800019</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I9" s="3">
-        <v>73320038132</v>
+        <v>82380510238</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>49069784400036</v>
+        <v>48355542100021</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I10" s="3">
-        <v>24450240545</v>
+        <v>73320038132</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>53427748800019</v>
+        <v>49069784400036</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I11" s="3">
-        <v>82380510238</v>
+        <v>24450240545</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>82439703800020</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>52</v>
       </c>
@@ -1138,31 +1138,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/08/2026 02:05:31</dc:description>
+  <dc:description>Export en date du 07/27/2026 06:14:46</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>