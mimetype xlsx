--- v4 (2026-08-10)
+++ v5 (2026-10-05)
@@ -94,50 +94,59 @@
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>186 ROUTE DE GRENADE 31700 BLAGNAC</t>
   </si>
   <si>
     <t>01/05/2000</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>CFA DE L'IGS 47 RUE SERGENT MICHEL BERTHET 69009 LYON</t>
   </si>
   <si>
     <t>01/01/2005</t>
   </si>
   <si>
+    <t>AIX YNOV CAMPUS</t>
+  </si>
+  <si>
+    <t>2 RUE DE LA FOURANE 13090 AIX-EN-PROVENCE</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
     <t>ASSOCIATION POUR LA FORMATION A L'INFORMATIQUE ET AU NUMERIQUE</t>
   </si>
   <si>
     <t>ESPACE TECHNOPOLIS RUE DU DEPOT 62000 ARRAS</t>
   </si>
   <si>
     <t>03/11/2003</t>
   </si>
   <si>
     <t>114 RUE LUCIEN FAURE 33300 BORDEAUX</t>
   </si>
   <si>
     <t>01/04/2015</t>
   </si>
   <si>
     <t>47 RUE SERGENT MICHEL BERTHET 69009 LYON</t>
   </si>
   <si>
     <t>01/10/2017</t>
   </si>
   <si>
     <t>16 BOULEVARD GENERAL DE GAULLE 44200 NANTES</t>
   </si>
   <si>
     <t>01/01/2018</t>
@@ -173,59 +182,50 @@
     <t>01/01/2024</t>
   </si>
   <si>
     <t>1 RUE SAINTE-MARIE 92400 COURBEVOIE</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>COMPETENCES COMMERCE ET INTERNATIONAL</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
   <si>
     <t>AIRBUS OPERATIONS</t>
   </si>
   <si>
     <t>316 ROUTE DE BAYONNE 31300 TOULOUSE</t>
   </si>
   <si>
     <t>30/06/2009</t>
   </si>
   <si>
     <t>30.30Z</t>
-  </si>
-[...7 lines deleted...]
-    <t>03/09/2024</t>
   </si>
   <si>
     <t>YNOV</t>
   </si>
   <si>
     <t>IMMEUBLE LA TOUR 3 ALLEE DES ACACIAS 33700 MERIGNAC</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
     <t>PARIS YNOV CAMPUS</t>
   </si>
   <si>
     <t>12 RUE ANATOLE FRANCE 92000 NANTERRE</t>
   </si>
   <si>
     <t>31/08/2017</t>
   </si>
   <si>
     <t>BORDEAUX YNOV CAMPUS</t>
   </si>
@@ -887,527 +887,527 @@
       <c r="F4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="3">
         <v>11750247275</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>39350481600090</v>
+        <v>52831294500033</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I5" s="3">
-        <v>11921437192</v>
+        <v>93131404213</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>39350481600215</v>
+        <v>39350481600090</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="I6" s="3">
         <v>11921437192</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>39350481600223</v>
+        <v>39350481600215</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I7" s="3">
         <v>11921437192</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>39350481600249</v>
+        <v>39350481600223</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="I8" s="3">
         <v>11921437192</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>39350481600272</v>
+        <v>39350481600249</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
         <v>11921437192</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>39350481600306</v>
+        <v>39350481600272</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
         <v>11921437192</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>39350481600314</v>
+        <v>39350481600306</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3">
         <v>11921437192</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>39350481600322</v>
+        <v>39350481600314</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3">
         <v>11921437192</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>39350481600348</v>
+        <v>39350481600322</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="3">
         <v>11921437192</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>39350481600355</v>
+        <v>39350481600348</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="3">
         <v>11921437192</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>42072056700304</v>
+        <v>39350481600355</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="I15" s="3">
-        <v>11753145575</v>
+        <v>11921437192</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>42091691800048</v>
+        <v>42072056700304</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I16" s="3">
-        <v>76311078031</v>
+        <v>11753145575</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>52831294500033</v>
+        <v>42091691800048</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I17" s="3">
-        <v>93131404213</v>
+        <v>76311078031</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>53056211500101</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="3">
         <v>75331070333</v>
@@ -1681,51 +1681,51 @@
         <v>20</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>90301882800025</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I26" s="3"/>
       <c r="J26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>90310559100023</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>85</v>
       </c>
@@ -1965,31 +1965,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/10/2026 18:54:36</dc:description>
+  <dc:description>Export en date du 10/05/2026 02:50:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>