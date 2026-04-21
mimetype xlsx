--- v4 (2026-03-07)
+++ v5 (2026-04-21)
@@ -865,51 +865,51 @@
   <si>
     <t>UNIVERSITE DU MANS</t>
   </si>
   <si>
     <t>AVENUE OLIVIER MESSIAEN 72000 LE MANS</t>
   </si>
   <si>
     <t>UNIVERSITE SAVOIE MONT BLANC</t>
   </si>
   <si>
     <t>27 RUE MARCOZ 73000 CHAMBERY</t>
   </si>
   <si>
     <t>8273P000273</t>
   </si>
   <si>
     <t>INSTITUT D'ADMINISTRATION DES ENTREPRISES DE PARIS</t>
   </si>
   <si>
     <t>IAE</t>
   </si>
   <si>
     <t>8 RUE DE LA CROIX JARRY 75013 PARIS</t>
   </si>
   <si>
-    <t>1175P000375</t>
+    <t>01/05/2026</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS 1 PANTHEON-SORBONNE</t>
   </si>
   <si>
     <t>1175P000475</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS III SORBONNE NOUVELLE</t>
   </si>
   <si>
     <t>17 RUE DE LA SORBONNE 75005 PARIS</t>
   </si>
   <si>
     <t>1175P000675</t>
   </si>
   <si>
     <t>ECOLE NATIONALE SUPERIEURE D'ARCHITECTURE DE PARIS-BELLEVILLE</t>
   </si>
   <si>
     <t>60 BOULEVARD DE LA VILLETTE 75019 PARIS</t>
   </si>
   <si>
     <t>01/09/2009</t>
   </si>
@@ -1090,69 +1090,69 @@
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>CAMPUS D OUTUMAORO 98703 PUNAAUIA</t>
   </si>
   <si>
     <t>15/11/2002</t>
   </si>
   <si>
+    <t>FONDATION NATIONALE SCIENCES POLITIQUES</t>
+  </si>
+  <si>
+    <t>27 RUE SAINT-GUILLAUME 75007 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>PARIS SCIENCES ET LETTRES</t>
   </si>
   <si>
     <t>60 RUE MAZARINE 75006 PARIS</t>
   </si>
   <si>
     <t>29/08/2016</t>
   </si>
   <si>
     <t>94.99Z</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/01/1900</t>
   </si>
   <si>
     <t>ETABLISSEMENT D ENSEIGNEMENT SUPERIEUR CONSULAIRE HAUTES ETUDES COMMERCIALES DE PARIS</t>
   </si>
   <si>
     <t>1 RUE DE LA LIBERATION 78350 JOUY-EN-JOSAS</t>
   </si>
   <si>
     <t>02/01/2016</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
   </si>
   <si>
     <t>ROUTE DE MENDE 34090 MONTPELLIER</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>NIMES UNIVERSITE</t>
   </si>
   <si>
     <t>SITE VAUBAN RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
@@ -2884,63 +2884,65 @@
       <c r="G35" s="2" t="s">
         <v>116</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I35" s="3"/>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>13002809500011</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="G36" s="2"/>
+      <c r="G36" s="2" t="s">
+        <v>116</v>
+      </c>
       <c r="H36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="3"/>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>13002974700016</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
@@ -4736,82 +4738,82 @@
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>279</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
         <v>19750002800034</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="G86" s="2"/>
+      <c r="G86" s="2" t="s">
+        <v>283</v>
+      </c>
       <c r="H86" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I86" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I86" s="3"/>
       <c r="J86" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M86" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
         <v>19751717000019</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>285</v>
@@ -5625,103 +5627,103 @@
         <v>356</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>357</v>
       </c>
       <c r="G109" s="2"/>
       <c r="H109" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I109" s="3"/>
       <c r="J109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M109" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="1">
-        <v>52828860800037</v>
+        <v>78430824900019</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D110" s="2"/>
       <c r="E110" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>360</v>
       </c>
       <c r="G110" s="2"/>
       <c r="H110" s="2" t="s">
-        <v>361</v>
+        <v>23</v>
       </c>
       <c r="I110" s="3"/>
       <c r="J110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M110" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="1">
-        <v>78430824900019</v>
+        <v>52828860800037</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D111" s="2"/>
       <c r="E111" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="F111" s="2" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="G111" s="2"/>
       <c r="H111" s="2" t="s">
-        <v>23</v>
+        <v>364</v>
       </c>
       <c r="I111" s="3"/>
       <c r="J111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M111" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="1">
         <v>81775918600023</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>365</v>
       </c>
@@ -6045,31 +6047,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/07/2026 17:17:34</dc:description>
+  <dc:description>Export en date du 04/22/2026 00:01:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>