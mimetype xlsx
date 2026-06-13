--- v5 (2026-04-21)
+++ v6 (2026-06-13)
@@ -112,51 +112,51 @@
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>CAMPUS AGRO PARIS SACLAY</t>
   </si>
   <si>
     <t>22 PL DE L'AGRONOMIE 91120 PALAISEAU</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>ECOLE NATIONALE DES TRAVAUX PUBLICS DE L'ETAT</t>
   </si>
   <si>
     <t>3 RUE MAURICE AUDIN 69120 VAULX-EN-VELIN</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
-    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK NOUMEA</t>
+    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>ECOLE DES HAUTES ETUDES EN SANTE PUBLIQUE</t>
   </si>
   <si>
     <t>AVENUE DU PROFESSEUR LEON BERNARD 35000 RENNES</t>
   </si>
   <si>
     <t>07/12/2006</t>
   </si>
   <si>
     <t>INSTITUT SUPERIEUR DE L'AERONAUTIQUE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>ISAE</t>
   </si>
   <si>
     <t>10 AVENUE MARC PELEGRIN 31400 TOULOUSE</t>
   </si>
   <si>
     <t>01/10/2007</t>
   </si>
@@ -1090,69 +1090,69 @@
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>CAMPUS D OUTUMAORO 98703 PUNAAUIA</t>
   </si>
   <si>
     <t>15/11/2002</t>
   </si>
   <si>
+    <t>PARIS SCIENCES ET LETTRES</t>
+  </si>
+  <si>
+    <t>60 RUE MAZARINE 75006 PARIS</t>
+  </si>
+  <si>
+    <t>29/08/2016</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
     <t>FONDATION NATIONALE SCIENCES POLITIQUES</t>
   </si>
   <si>
     <t>27 RUE SAINT-GUILLAUME 75007 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
-  </si>
-[...10 lines deleted...]
-    <t>94.99Z</t>
   </si>
   <si>
     <t>ETABLISSEMENT D ENSEIGNEMENT SUPERIEUR CONSULAIRE HAUTES ETUDES COMMERCIALES DE PARIS</t>
   </si>
   <si>
     <t>1 RUE DE LA LIBERATION 78350 JOUY-EN-JOSAS</t>
   </si>
   <si>
     <t>02/01/2016</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
   </si>
   <si>
     <t>ROUTE DE MENDE 34090 MONTPELLIER</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>NIMES UNIVERSITE</t>
   </si>
   <si>
     <t>SITE VAUBAN RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
@@ -5627,103 +5627,103 @@
         <v>356</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>357</v>
       </c>
       <c r="G109" s="2"/>
       <c r="H109" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I109" s="3"/>
       <c r="J109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M109" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="1">
-        <v>78430824900019</v>
+        <v>52828860800037</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D110" s="2"/>
       <c r="E110" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>360</v>
       </c>
       <c r="G110" s="2"/>
       <c r="H110" s="2" t="s">
-        <v>23</v>
+        <v>361</v>
       </c>
       <c r="I110" s="3"/>
       <c r="J110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M110" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="1">
-        <v>52828860800037</v>
+        <v>78430824900019</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D111" s="2"/>
       <c r="E111" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G111" s="2"/>
       <c r="H111" s="2" t="s">
-        <v>364</v>
+        <v>23</v>
       </c>
       <c r="I111" s="3"/>
       <c r="J111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M111" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="1">
         <v>81775918600023</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>365</v>
       </c>
@@ -6047,31 +6047,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/22/2026 00:01:18</dc:description>
+  <dc:description>Export en date du 06/13/2026 14:20:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>