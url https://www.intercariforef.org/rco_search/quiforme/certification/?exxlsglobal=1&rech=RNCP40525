--- v6 (2026-06-13)
+++ v7 (2026-09-16)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT</t>
   </si>
   <si>
     <t>CAMPUS CLAUDE BERNARD</t>
   </si>
   <si>
     <t>16 RUE CLAUDE BERNARD 75005 PARIS</t>
   </si>
   <si>
     <t>13/12/2006</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>10 AVENUE MARC PELEGRIN 31400 TOULOUSE</t>
   </si>
   <si>
     <t>01/10/2007</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>ECOLE NORMALE SUPERIEURE DE LYON</t>
   </si>
   <si>
     <t>15 PARVIS RENE DESCARTES 69007 LYON</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
-    <t>ECOLE NATIONALE VETERINAIRE AGROALIMENTAIRE ET DE L'ALIMENTATION NANTES ATLANTIQUE</t>
+    <t>ECOLE NATIONALE VETERINAIRE, AGROALIMENTAIRE ET DE L'ALIMENTATION, NANTES-ATLANTIQUE (ONIRIS VETAGROBIO NANTES)</t>
   </si>
   <si>
     <t>ATLANPOLE LA CHANTRERIE ROUTE DE GACHET 44300 NANTES</t>
   </si>
   <si>
     <t>INSTITUT ENSEIGNEMENT SUPERIEUR ET RECHERCHE EN ALIMENTATION SANTE ANIMALE SCIENCES AGRONOMIQUES ET ENVIRONNEMENT</t>
   </si>
   <si>
     <t>1 AVENUE BOURGELAT 69280 MARCY-L'ETOILE</t>
   </si>
   <si>
     <t>GROUPE DES ECOLES NATIONALES D ECONOMIE ET STATISTIQUE</t>
   </si>
   <si>
     <t>ENSAE PARIS, CREST, ENSAE-ENSAI FORMATION CONTINUE</t>
   </si>
   <si>
     <t>CAMPUS PARIS SACLAY 5 AVENUE HENRY LE CHATELIER 91120 PALAISEAU</t>
   </si>
   <si>
     <t>01/09/2017</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
@@ -715,53 +715,50 @@
   <si>
     <t>2151P001151</t>
   </si>
   <si>
     <t>UNIVERSITE DE BRETAGNE SUD</t>
   </si>
   <si>
     <t>27 RUE ARMAND GUILLEMOT 56100 LORIENT</t>
   </si>
   <si>
     <t>25/12/2007</t>
   </si>
   <si>
     <t>5356P012256</t>
   </si>
   <si>
     <t>CENTRALE LILLE INSTITUT</t>
   </si>
   <si>
     <t>CITE SCIENTIFIQUE 59491 VILLENEUVE D'ASCQ</t>
   </si>
   <si>
     <t>26/05/1960</t>
   </si>
   <si>
-    <t>3159P002559</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIVERSITE DU LITTORAL COTE D'OPALE</t>
   </si>
   <si>
     <t>1 PLACE DE L'YSER 59140 DUNKERQUE</t>
   </si>
   <si>
     <t>01/09/1996</t>
   </si>
   <si>
     <t>3162P003062</t>
   </si>
   <si>
     <t>UNIVERSITE DE TECHNOLOGIE DE COMPIEGNE</t>
   </si>
   <si>
     <t>CENTRE PIERRE GUILLAUMAT RUE DU DOCTEUR SCHWEITZER 60200 COMPIEGNE</t>
   </si>
   <si>
     <t>01/09/2013</t>
   </si>
   <si>
     <t>2260P000560</t>
   </si>
   <si>
     <t>UNIVERSITE D ARTOIS</t>
@@ -859,59 +856,59 @@
   <si>
     <t>24/10/2017</t>
   </si>
   <si>
     <t>8269P000669</t>
   </si>
   <si>
     <t>UNIVERSITE DU MANS</t>
   </si>
   <si>
     <t>AVENUE OLIVIER MESSIAEN 72000 LE MANS</t>
   </si>
   <si>
     <t>UNIVERSITE SAVOIE MONT BLANC</t>
   </si>
   <si>
     <t>27 RUE MARCOZ 73000 CHAMBERY</t>
   </si>
   <si>
     <t>8273P000273</t>
   </si>
   <si>
     <t>INSTITUT D'ADMINISTRATION DES ENTREPRISES DE PARIS</t>
   </si>
   <si>
-    <t>IAE</t>
-[...2 lines deleted...]
-    <t>8 RUE DE LA CROIX JARRY 75013 PARIS</t>
+    <t>11 RUE PONSCARME 75013 PARIS</t>
   </si>
   <si>
     <t>01/05/2026</t>
   </si>
   <si>
+    <t>1175P000375</t>
+  </si>
+  <si>
     <t>UNIVERSITE PARIS 1 PANTHEON-SORBONNE</t>
   </si>
   <si>
     <t>1175P000475</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS III SORBONNE NOUVELLE</t>
   </si>
   <si>
     <t>17 RUE DE LA SORBONNE 75005 PARIS</t>
   </si>
   <si>
     <t>1175P000675</t>
   </si>
   <si>
     <t>ECOLE NATIONALE SUPERIEURE D'ARCHITECTURE DE PARIS-BELLEVILLE</t>
   </si>
   <si>
     <t>60 BOULEVARD DE LA VILLETTE 75019 PARIS</t>
   </si>
   <si>
     <t>01/09/2009</t>
   </si>
   <si>
     <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS</t>
@@ -1043,50 +1040,53 @@
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>1193P000793</t>
   </si>
   <si>
     <t>ECOLE NATIONALE VETERINAIRE D'ALFORT</t>
   </si>
   <si>
     <t>BATIMENT ADMINISTRATIF - PORTE 5 7 AVENUE DU GENERAL DE GAULLE 94700 MAISONS-ALFORT</t>
   </si>
   <si>
     <t>1194P002694</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
@@ -3716,51 +3716,53 @@
       <c r="M57" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>19330199100017</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I58" s="3"/>
+      <c r="I58" s="3">
+        <v>75331871033</v>
+      </c>
       <c r="J58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
         <v>19331766600017</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
@@ -4195,1297 +4197,1295 @@
       <c r="M70" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
         <v>19590349700012</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>232</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I71" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I71" s="3"/>
       <c r="J71" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
         <v>19594403800205</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E72" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="D72" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
         <v>19601223100169</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E73" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="D73" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
         <v>19624401600016</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
         <v>19640251500270</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="F75" s="2" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
         <v>19660437500010</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
         <v>19681166500013</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
         <v>19690184700018</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
         <v>19690187000010</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
         <v>19690192000013</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
         <v>19691774400019</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
         <v>19691775100014</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
         <v>19692437700282</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F83" s="2" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
         <v>19720916600010</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="2" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I84" s="3">
         <v>52720107272</v>
       </c>
       <c r="J84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M84" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
         <v>19730858800015</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
-        <v>19750002800034</v>
+        <v>19750002800042</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="C86" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="F86" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="E86" s="2" t="s">
+      <c r="G86" s="2"/>
+      <c r="H86" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I86" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="F86" s="2" t="s">
-[...8 lines deleted...]
-      <c r="I86" s="3"/>
       <c r="J86" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M86" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
         <v>19751717000019</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="J87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="1">
         <v>19751719600014</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="1">
         <v>19751877200037</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D89" s="2"/>
       <c r="E89" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="F89" s="2" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="G89" s="2"/>
       <c r="H89" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I89" s="3">
         <v>11754745075</v>
       </c>
       <c r="J89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M89" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="1">
         <v>19753471200017</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D90" s="2"/>
       <c r="E90" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="F90" s="2" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="G90" s="2"/>
       <c r="H90" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="J90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M90" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="1">
         <v>19753472000010</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G91" s="2"/>
       <c r="H91" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I91" s="3"/>
       <c r="J91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M91" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="1">
         <v>19753488600092</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G92" s="2"/>
       <c r="H92" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="J92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M92" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="1">
         <v>19753501600020</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D93" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="E93" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="E93" s="2" t="s">
+      <c r="F93" s="2" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I93" s="3">
         <v>11770467677</v>
       </c>
       <c r="J93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="1">
         <v>19753742600011</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D94" s="2"/>
       <c r="E94" s="2" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G94" s="2"/>
       <c r="H94" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="J94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M94" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="1">
         <v>19761904200017</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D95" s="2"/>
       <c r="E95" s="2" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G95" s="2"/>
       <c r="H95" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="J95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M95" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="1">
         <v>19801344300017</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D96" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="E96" s="2" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G96" s="2"/>
       <c r="H96" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I96" s="3" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="J96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M96" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="1">
         <v>19830766200017</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G97" s="2"/>
       <c r="H97" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I97" s="3" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="J97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M97" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="1">
         <v>19840685200204</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="F98" s="2" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="G98" s="2"/>
       <c r="H98" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="J98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M98" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="1">
         <v>19860073600021</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="F99" s="2" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="G99" s="2"/>
       <c r="H99" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I99" s="3">
         <v>75860188386</v>
       </c>
       <c r="J99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M99" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="1">
         <v>19860856400375</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C100" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E100" s="2" t="s">
         <v>325</v>
       </c>
-      <c r="D100" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="2" t="s">
+      <c r="F100" s="2" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="G100" s="2"/>
       <c r="H100" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="J100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M100" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="1">
         <v>19870669900321</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D101" s="2"/>
       <c r="E101" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="F101" s="2" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="G101" s="2"/>
       <c r="H101" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I101" s="3" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="J101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M101" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="1">
         <v>19921204400010</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D102" s="2"/>
       <c r="E102" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G102" s="2"/>
       <c r="H102" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="J102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M102" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="1">
         <v>19931238000017</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C103" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="D103" s="2" t="s">
         <v>336</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="E103" s="2" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G103" s="2"/>
       <c r="H103" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="J103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M103" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="D104" s="2" t="s">
         <v>340</v>
       </c>
-      <c r="D104" s="2" t="s">
+      <c r="E104" s="2" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G104" s="2"/>
       <c r="H104" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I104" s="3"/>
+      <c r="I104" s="3" t="s">
+        <v>342</v>
+      </c>
       <c r="J104" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K104" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L104" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M104" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="1">
         <v>19940608300014</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>343</v>
       </c>
       <c r="D105" s="2"/>
       <c r="E105" s="2" t="s">
         <v>344</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G105" s="2"/>
       <c r="H105" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>345</v>
@@ -6047,31 +6047,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/13/2026 14:20:15</dc:description>
+  <dc:description>Export en date du 09/16/2026 22:58:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>