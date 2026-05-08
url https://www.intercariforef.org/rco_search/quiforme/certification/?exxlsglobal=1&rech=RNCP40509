--- v3 (2026-02-21)
+++ v4 (2026-05-08)
@@ -334,75 +334,75 @@
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
+    <t>INSTITUT CATHOLIQUE DE LILLE</t>
+  </si>
+  <si>
+    <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>GROUPEMENT INTERPROFESSIONNEL POUR L'APPRENTISSAGE ET LA FORMATION CONTINUE</t>
   </si>
   <si>
     <t>3 BOULEVARD BATONNIER CHOLET 44100 NANTES</t>
   </si>
   <si>
     <t>14/02/2002</t>
   </si>
   <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/01/1900</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>118 ROUTE DE NARBONNE 31400 TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1782,154 +1782,154 @@
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>42417546100021</v>
+        <v>77562424000013</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>52440404744</v>
+        <v>31590046859</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>42813525500050</v>
+        <v>42417546100021</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="I29" s="3">
-        <v>32590996759</v>
+        <v>52440404744</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>77562424000013</v>
+        <v>42813525500050</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="3">
-        <v>31590046859</v>
+        <v>32590996759</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>22</v>
@@ -1982,31 +1982,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/21/2026 21:57:06</dc:description>
+  <dc:description>Export en date du 05/08/2026 19:40:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>