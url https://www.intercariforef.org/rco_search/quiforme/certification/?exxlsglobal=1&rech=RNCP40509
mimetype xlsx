--- v4 (2026-05-08)
+++ v5 (2026-08-19)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE LORRAINE</t>
   </si>
   <si>
     <t>34 COURS LEOPOLD 54000 NANCY</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -1982,31 +1982,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/08/2026 19:40:02</dc:description>
+  <dc:description>Export en date du 08/19/2026 15:26:59</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>